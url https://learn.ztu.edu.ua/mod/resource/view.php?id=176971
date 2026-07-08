--- v0 (2025-10-24)
+++ v1 (2026-07-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7C7A3CBD" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>МІНІСТЕРСТВО ОСВІТИ І НАУКИ УКРАЇНИ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78790A7B" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -233,194 +233,241 @@
           <w:szCs w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>вид і назва практики</w:t>
       </w:r>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77EA361C" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F2ABDA4" w14:textId="0B3EE640" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
+    <w:p w14:paraId="6F2ABDA4" w14:textId="77167C20" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="006F35AD" w:rsidP="004774FD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C258C0">
-[...8 lines deleted...]
-    <w:p w14:paraId="55BA24F4" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Здобувача(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) вищої освіти </w:t>
+      </w:r>
+      <w:r w:rsidR="004774FD" w:rsidRPr="00C258C0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BA24F4" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="006F35AD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="1701"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(прізвище, ім’я, по батькові)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61287F87" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69B1448B" w14:textId="1167BEE4" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
+    <w:p w14:paraId="69B1448B" w14:textId="72AABFC1" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет   </w:t>
       </w:r>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">       </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C258C0">
+      </w:r>
+      <w:r w:rsidR="007017AB" w:rsidRPr="007017AB">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">бізнесу та сфери обслуговування                        </w:t>
+        <w:t>національної безпеки, права та міжнародних відносин</w:t>
       </w:r>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="509F74EB" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10552ED8" w14:textId="345D1A0E" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
+    <w:p w14:paraId="10552ED8" w14:textId="521FC8E0" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Кафедра  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                 фінансів та цифрової економіки                       </w:t>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="007017AB" w:rsidRPr="007017AB">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>міжнародних відносин</w:t>
+      </w:r>
+      <w:r w:rsidR="007017AB">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, економіки та політології</w:t>
       </w:r>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EF2D548" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -490,351 +537,442 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0494D46C" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CA5F76B" w14:textId="7260C1C1" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
+    <w:p w14:paraId="5CA5F76B" w14:textId="147258C0" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="007017AB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Спеціальність</w:t>
       </w:r>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">            </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C258C0">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="007017AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="007017AB">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">051 «Економіка» </w:t>
+        <w:t>С</w:t>
       </w:r>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t>1 «Економіка</w:t>
+      </w:r>
+      <w:r w:rsidR="007017AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та міжнародні економічні відносини (за спеціалізаціями)» спеціалізація С1.01 «Економіка»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C258C0">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C258C0">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C258C0">
+      <w:r w:rsidR="007017AB">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C258C0">
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidR="007017AB" w:rsidRPr="007017AB">
         <w:rPr>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:tab/>
-[...10 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6611A8F3" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E8B4D64" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5124CA5F" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F287BA3" w14:textId="709E506F" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="00C258C0" w:rsidP="00C258C0">
+    <w:p w14:paraId="0F287BA3" w14:textId="63499B1E" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="00C258C0" w:rsidP="00C258C0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="004774FD" w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">1    </w:t>
       </w:r>
       <w:r w:rsidR="004774FD" w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">  курс, група _______</w:t>
+        <w:t xml:space="preserve">  курс, група __</w:t>
+      </w:r>
+      <w:r w:rsidR="007017AB" w:rsidRPr="007017AB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ЕПМ-23</w:t>
+      </w:r>
+      <w:r w:rsidR="004774FD" w:rsidRPr="00C258C0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79055483" w14:textId="77777777" w:rsidR="00EC28CC" w:rsidRPr="00C258C0" w:rsidRDefault="00EC28CC" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05084F8E" w14:textId="2AE0B435" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5606398E" w14:textId="084E88BC" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C258C0">
+    <w:p w14:paraId="5606398E" w14:textId="4D040408" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="007017AB" w:rsidP="004774FD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Студент(ка)_____________________________________________</w:t>
+        <w:t>Здобувач</w:t>
+      </w:r>
+      <w:r w:rsidR="004774FD" w:rsidRPr="00C258C0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(ка)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вищої освіти </w:t>
+      </w:r>
+      <w:r w:rsidR="004774FD" w:rsidRPr="00C258C0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47DAE004" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       </w:t>
       </w:r>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(прізвище, ім’я, по батькові)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32D0D4B8" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="107D5377" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32F7ADAF" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62CEE7EA" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
-[...9 lines deleted...]
-        <w:t>Прибув на практику в Державний університет «Житомирська політехніка»</w:t>
+    <w:p w14:paraId="62CEE7EA" w14:textId="5F980FC6" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C258C0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Прибув</w:t>
+      </w:r>
+      <w:r w:rsidR="007017AB">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(ла)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C258C0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на практику в Державний університет «Житомирська політехніка»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A3F7F1" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B6B9CA9" w14:textId="0FF8F31D" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="00592F27" w:rsidP="004774FD">
+    <w:p w14:paraId="4B6B9CA9" w14:textId="031929DA" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004D1E2D" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="004774FD" w:rsidRPr="00C258C0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>червня</w:t>
+      </w:r>
+      <w:r w:rsidR="004774FD" w:rsidRPr="00C258C0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t>6</w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="004774FD" w:rsidRPr="00C258C0">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> року</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A65DD80" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E9EFCD3" w14:textId="424750AD" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C258C0">
@@ -883,99 +1021,123 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="573E730F" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11D0E756" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16477C67" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F7C2AB2" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
-[...9 lines deleted...]
-        <w:t>Вибув з Державного університету «Житомирська політехніка»</w:t>
+    <w:p w14:paraId="4F7C2AB2" w14:textId="1F134E11" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C258C0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Вибув</w:t>
+      </w:r>
+      <w:r w:rsidR="007017AB">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(ла)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C258C0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з Державного університету «Житомирська політехніка»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="697EE01A" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F859DFE" w14:textId="1AC1ED51" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="00592F27" w:rsidP="004774FD">
+    <w:p w14:paraId="4F859DFE" w14:textId="7B16FBCA" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004D1E2D" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="004A3939">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r w:rsidR="007017AB">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ипня</w:t>
+      </w:r>
       <w:r w:rsidR="004774FD" w:rsidRPr="00C258C0">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>лютого 202</w:t>
-[...5 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004774FD" w:rsidRPr="00C258C0">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> року</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540AE83F" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="417CA3F6" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="701A572F" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -1064,108 +1226,119 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ПРОГРАМА НАУКОВО-ДОСЛІДНОЇ ПРАКТИКИ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E74F5CC" w14:textId="77777777" w:rsidR="004774FD" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0500CE90" w14:textId="77777777" w:rsidR="00C258C0" w:rsidRPr="00C258C0" w:rsidRDefault="00C258C0" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52C4FB95" w14:textId="11EB5F71" w:rsidR="005D09D5" w:rsidRPr="00C258C0" w:rsidRDefault="005D09D5" w:rsidP="005D09D5">
+    <w:p w14:paraId="52C4FB95" w14:textId="587C55C6" w:rsidR="005D09D5" w:rsidRPr="00C258C0" w:rsidRDefault="005D09D5" w:rsidP="007017AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7EF2BCE3" w14:textId="391CBBBC" w:rsidR="00F70783" w:rsidRDefault="005D09D5" w:rsidP="005D09D5">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C258C0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Напрями та характеристика наукової роботи кафедри </w:t>
+      </w:r>
+      <w:r w:rsidR="007017AB" w:rsidRPr="007017AB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>міжнародних відносин, економіки та політології</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C258C0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Державного університету «Житомирська політехніка» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF2BCE3" w14:textId="391CBBBC" w:rsidR="00F70783" w:rsidRDefault="005D09D5" w:rsidP="007017AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00F70783">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Вибір теми кваліфікаційної роботи.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="60E40DA4" w14:textId="43A4295D" w:rsidR="005D09D5" w:rsidRPr="00C258C0" w:rsidRDefault="00F70783" w:rsidP="00F70783">
+        <w:t>Вибір теми кваліфікаційної роботи. Робочий варіант змісту кваліфікаційної роботи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E40DA4" w14:textId="66BBA331" w:rsidR="005D09D5" w:rsidRPr="00C258C0" w:rsidRDefault="00F70783" w:rsidP="007017AB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1644"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="005D09D5" w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Огляд наукової літератури за обраною темою кваліфікаційного магістерського дослідження (</w:t>
       </w:r>
       <w:r w:rsidR="00BE494C">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -1203,117 +1376,129 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">яснення: </w:t>
       </w:r>
       <w:r w:rsidR="005D09D5" w:rsidRPr="00BE494C">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">стислий аналіз науково-інформаційних джерел, які практикант проаналізував та підібрав для підготовки кваліфікаційної магістерської роботи – </w:t>
       </w:r>
       <w:r w:rsidR="005D09D5" w:rsidRPr="00BE494C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>наукові публікації за 20</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007017AB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>19</w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="005D09D5" w:rsidRPr="00BE494C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007017AB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">4 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D09D5" w:rsidRPr="00BE494C">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>рр</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D09D5" w:rsidRPr="00C258C0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D09D5" w:rsidRPr="00BE494C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t>рр</w:t>
+      </w:r>
+      <w:r w:rsidR="005D09D5" w:rsidRPr="00C258C0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005D09D5" w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B341568" w14:textId="6E726C10" w:rsidR="005D09D5" w:rsidRPr="00C258C0" w:rsidRDefault="00F70783" w:rsidP="005D09D5">
+    <w:p w14:paraId="2B341568" w14:textId="6E726C10" w:rsidR="005D09D5" w:rsidRPr="00C258C0" w:rsidRDefault="00F70783" w:rsidP="007017AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="005D09D5" w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Аналіз та оцінка предмету та об’єкту дослідження на основі зібрання науково-теоретичного, статистичного та фактичного матеріалу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -1366,53 +1551,54 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>яснення:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> написання кваліфікаційної роботи відповідно до вищенаведеного змісту</w:t>
       </w:r>
       <w:r w:rsidRPr="00F70783">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095A963E" w14:textId="4B70EC87" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="00F70783" w:rsidP="005D09D5">
+    <w:p w14:paraId="095A963E" w14:textId="4B70EC87" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="00F70783" w:rsidP="007017AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="005D09D5" w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C258C0" w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -6936,74 +7122,74 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4A2F86D5" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="00DC6717">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6FF74FF3" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DC322CC" w14:textId="453C03FE" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
+    <w:p w14:paraId="7DC322CC" w14:textId="4361B417" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Дата складання заліку «____»_______________202</w:t>
       </w:r>
-      <w:r w:rsidR="0067096C">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="007017AB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00C258C0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> року  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E32A83" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="421AE053" w14:textId="574CA1AC" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -7284,142 +7470,146 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>підпис)                                                                                    (прізвище та ініціали)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F1BB9B" w14:textId="77777777" w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidRDefault="004774FD" w:rsidP="004774FD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004774FD" w:rsidRPr="00C258C0" w:rsidSect="004774FD">
       <w:pgSz w:w="8392" w:h="11907" w:code="11"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004774FD"/>
+    <w:rsid w:val="003D23BF"/>
     <w:rsid w:val="004774FD"/>
     <w:rsid w:val="004A3939"/>
+    <w:rsid w:val="004D1E2D"/>
     <w:rsid w:val="00592F27"/>
     <w:rsid w:val="005D09D5"/>
     <w:rsid w:val="0064492E"/>
     <w:rsid w:val="0067096C"/>
+    <w:rsid w:val="006F35AD"/>
+    <w:rsid w:val="007017AB"/>
     <w:rsid w:val="00730B9D"/>
     <w:rsid w:val="00BE494C"/>
     <w:rsid w:val="00C258C0"/>
     <w:rsid w:val="00C50F99"/>
     <w:rsid w:val="00CD183C"/>
     <w:rsid w:val="00D6311B"/>
     <w:rsid w:val="00E465CE"/>
     <w:rsid w:val="00EC28CC"/>
     <w:rsid w:val="00F4293E"/>
     <w:rsid w:val="00F70783"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="53FB7F2F"/>
   <w15:docId w15:val="{A6AA63F4-EDC4-42C5-8E19-737FCE5A1518}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="2"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:ind w:firstLine="567"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7850,51 +8040,51 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004774FD"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -8160,73 +8350,73 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>666</Words>
-  <Characters>3799</Characters>
+  <Words>682</Words>
+  <Characters>3892</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4457</CharactersWithSpaces>
+  <CharactersWithSpaces>4565</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Світлана Обіход</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>