--- v0 (2025-11-19)
+++ v1 (2026-05-03)
@@ -704,59 +704,59 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> групи </w:t>
       </w:r>
       <w:r w:rsidR="00E84C0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
       <w:r w:rsidR="00162356">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Т-3</w:t>
       </w:r>
-      <w:r w:rsidR="00E84C0B">
-[...7 lines deleted...]
-        <w:t>0</w:t>
+      <w:r w:rsidR="00EA604E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00113AB9" w:rsidRPr="008E6713" w:rsidRDefault="00113AB9" w:rsidP="00113AB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3969" w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00113AB9" w:rsidRDefault="00113AB9" w:rsidP="00162356">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3969"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
@@ -1128,150 +1128,151 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00113AB9" w:rsidRPr="008E6713" w:rsidRDefault="00113AB9" w:rsidP="00113AB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6713">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>м. Житомир – 202</w:t>
       </w:r>
-      <w:r w:rsidR="00F00672">
-[...6 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00EA604E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="008E6713">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> рік</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D67D03" w:rsidRDefault="00D67D03"/>
     <w:sectPr w:rsidR="00D67D03">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00113AB9"/>
     <w:rsid w:val="00113AB9"/>
     <w:rsid w:val="00162356"/>
     <w:rsid w:val="001E7A76"/>
     <w:rsid w:val="002615AD"/>
     <w:rsid w:val="004153BE"/>
     <w:rsid w:val="005F3FAE"/>
     <w:rsid w:val="00767D91"/>
     <w:rsid w:val="00D67D03"/>
     <w:rsid w:val="00DD651D"/>
     <w:rsid w:val="00E84C0B"/>
+    <w:rsid w:val="00EA604E"/>
     <w:rsid w:val="00F00672"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1461,51 +1462,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00113AB9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-    <w:name w:val="Основний текст Знак"/>
+    <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00113AB9"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
@@ -1680,51 +1681,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00113AB9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-    <w:name w:val="Основний текст Знак"/>
+    <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00113AB9"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="355928143">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>