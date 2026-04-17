--- v0 (2025-10-24)
+++ v1 (2026-04-17)
@@ -21,4235 +21,2296 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="008E5B82" w:rsidRDefault="008E5B82" w:rsidP="008E5B82">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>ОБЛІК УТРИМАНЬ ІЗ ЗАРОБІТНОЇ ПЛАТИ</w:t>
+        <w:t xml:space="preserve">ОБЛІК </w:t>
+      </w:r>
+      <w:r w:rsidR="00D02126">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">НАРАХУВАННЯ ТА </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>УТРИМАНЬ ІЗ ЗАРОБІТНОЇ ПЛАТИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E5B82" w:rsidRDefault="008E5B82" w:rsidP="008E5B82">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w:rsidR="00D02126" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...52 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E5B82" w:rsidRPr="008E5B82" w:rsidRDefault="008E5B82" w:rsidP="008E5B82">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w:rsidR="00D02126" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...59 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Назвати форму оплати праці та визначити суму заробітної плати </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>до видачі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00796778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>за місяць.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C61BD5" w:rsidRDefault="00C61BD5" w:rsidP="00C61BD5">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w:rsidR="00D02126" w:rsidRPr="00796778" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> (50% розміру прожиткового мінімуму для працездатної особи у розрахунку на місяць, встановленому законом на 1 січня звітного податкового року). </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864782">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завдання 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00796778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0741F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Токар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Василенко В.Р. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0741F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">виконав такий обсяг робіт: валики ступінчасті — 100 шт., розцінка — 26,4 грн.; втулки конічні — 500 шт., розцінка — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0741F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9,8 грн.; болти — 300 шт., розцінка — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0741F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>7,2 гр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">н. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C61BD5" w:rsidRPr="008E5B82" w:rsidRDefault="00C61BD5" w:rsidP="00C61BD5">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w:rsidR="00D02126" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...31 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завдання 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864782">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5B82">
-[...5 lines deleted...]
-        <w:t>гpн.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>осадо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вий оклад головного економіста </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Беспалько</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Б.О. – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">500 грн. У </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">березні </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ц.р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> робочи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ь, а в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ін відпрацював </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> робочих днів.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D77E86" w:rsidRDefault="00C61BD5" w:rsidP="00C61BD5">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w:rsidR="00D02126" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...41 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завдання 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864782">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5B82">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">рік — </w:t>
+      <w:r w:rsidRPr="00057B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Доярка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Марченко</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М.Ф. у травні </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ц.р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">надоїла 4657 кг молока і одержала 4 голови приплоду. Розцінка за 1 ц молока </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>– 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5 грн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.; за 1 голову приплоду – 20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 грн. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C61BD5" w:rsidRPr="008E5B82" w:rsidRDefault="00C61BD5" w:rsidP="00C61BD5">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w:rsidR="00D02126" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> (розмір місячного прожиткового мінімуму, діючого для працездатної особи на 1 січня звітного податкового року, помножений на 1,4 та округлений до найближчих 10 гривень – пп. 169.4.1 Податкового кодексу України). </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завдання 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864782">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>На підприємстві встановлений</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>п’ятиденний р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ежим роботи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, 40-годинний робочий тиждень</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Годинна тарифна ставка п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ацівника встановлена в розмірі 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,34 грн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>/год.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У лютому </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ц.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> працівник відпрацював 160 годин.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D77E86" w:rsidRPr="008E5B82" w:rsidRDefault="00D77E86" w:rsidP="00D77E86">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w:rsidR="00D02126" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...12 lines deleted...]
-        <w:t>Умова застосування ПСП для працівників з дітьми</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завдання 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864782">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По наданню послуг з проведення консультації в установі встановлена тарифна погодинна ставка в розмірі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>0 грн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>/год</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Всього за березень </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ц.р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. консультантом </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Примасюк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> П.К. було надано 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 год. таких послуг. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D77E86" w:rsidRPr="008E5B82" w:rsidRDefault="00D77E86" w:rsidP="00D77E86">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w:rsidR="00D02126" w:rsidRPr="00FE7D28" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> році) і кількості дітей.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Завдання </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Слюсарю-ремонтнику з обслуговування тролейбусів Володимиру Вовку встановлено тарифну ставку в розмірі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6,5 грн. Він відпрацював понаднормово 4 години у зв’язку із виробничою необхідністю. Який розмір доплати за понаднормові години потрібно нарахувати працівнику?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D77E86" w:rsidRPr="008E5B82" w:rsidRDefault="00D77E86" w:rsidP="00D77E86">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w:rsidR="00D02126" w:rsidRPr="00FE7D28" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:t>Тому, розмір заробітної плати, який дає право для отримання пільги:</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завдання 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На швейній фабриці для робітників встановлено 5-денний робочий тиждень і відрядна форма оплата праці – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>85 грн. за одиницю продукції. За наказом директора у зв’язку з терміновим замовленням швачка Голочка Г.А. працювала у суботу і пошила 5 одиниць продукції. Яку доплати необхідно нарахувати швачці за роботу у вихідний день?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D77E86" w:rsidRPr="008E5B82" w:rsidRDefault="00D77E86" w:rsidP="00D77E86">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w:rsidR="00D02126" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> грн.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Завдання </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У квітні </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ц.р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. працівник Тимофій Трудяга, у якого ненормований робочий день, відпрацював за розпорядженням керівника підприємства у суботу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> квітня (вихідний день) 5 годин понад місячну норму. Місячний оклад працівника становить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">500 грн. У колективному договорі підприємства встановлено 40-годинний робочий тиждень з двома вихідними днями. Місячна норма становить 159 год. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D77E86" w:rsidRPr="008E5B82" w:rsidRDefault="00D77E86" w:rsidP="00D77E86">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w:rsidR="00D02126" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...27 lines deleted...]
-        <w:t>,00 грн. і т.д.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завдання 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>На ТОВ «Зоря» встановлено 5-денний робочий тиждень, 8-годинний робочий день. У зв’язку із виробничою необхідністю головний інженер працював</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в неділю (10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> березня </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ц.р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.) 6 годин, його міс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ячний оклад становить 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 грн. Кількість робочих днів у березні </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ц.р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. – 21. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D77E86" w:rsidRPr="008E5B82" w:rsidRDefault="00D77E86" w:rsidP="00D77E86">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w:rsidR="00D02126" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...26 lines deleted...]
-        <w:t>, тобто 100%-ва пільга складає:</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завдання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Працівнику АЗС Є.С. Хороброму, який працює поза зміною, у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т.ч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. і вночі, встановлено оклад в розмірі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>87</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 грн. За роботу в нічний час передбачено доплату у розмірі 35% окладу за кожну годину роботи у нічний час. У травні працівник повністю відпрацював місячну норму праці у розмірі 151 година (40-год. робочий тиждень), в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т.ч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 56 годин вночі. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D77E86" w:rsidRPr="008E5B82" w:rsidRDefault="00D77E86" w:rsidP="00D77E86">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w:rsidR="00D02126" w:rsidRPr="00ED117A" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:t>на двох дітей: _________ грн. * 2 дітей = ______ грн.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завдання 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED117A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Визначити суму доплати за суміщення посад. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D77E86" w:rsidRPr="008E5B82" w:rsidRDefault="00D77E86" w:rsidP="00D77E86">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w:rsidR="00D02126" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:t>на трьох дітей: __________ грн. * 3 дітей = __________ грн.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бухгалтер </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Хомчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Х.К. з посадовим окладом – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">250 грн. виконував обов’язки головного бухгалтера </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Соботович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С.Ч. під час її хвороби (7 днів). Посадовий оклад головного бухгалтера становить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">700 грн. У звітному місяці бухгалтер </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Хомчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t> Х.К. відпрацював 22 робочі дні.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E5B82" w:rsidRDefault="008E5B82" w:rsidP="008E5B82">
+    <w:p w:rsidR="007D10FF" w:rsidRPr="00FE7D28" w:rsidRDefault="007D10FF" w:rsidP="007D10FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>У колективному договорі передбачено доплату за виконання обов’язків тимчасово ві</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>дсутнього працівника в розмірі 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>0% посадового окладу працівника, якого заміщають.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D02126" w:rsidRPr="00FE7D28" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завдання 12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Зазначити форму і систему оплати праці. Визначити розмір заробітної плати працівника, утримання із заробітної плати та розмір заробітної плати до видачі. Відобразити операції в обліку, вказати первинні документи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D02126" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Робітник-відрядник </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V-го розряду </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Прохоренко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> П.О. виготовив за місяць 300 деталей, у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т.ч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. в нічний час 30 деталей, надурочно (6 годин) – 20 деталей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D02126" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Розцінка за 1 деталь – 30 грн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D02126" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Тарифна ставка працівника-погодинника такого ж розряду – 29 грн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D02126" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Колективним договором передбачена доплата за години нічної роботи – 40 %.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D02126" w:rsidRPr="00FE7D28" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завдання 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Визначити розмір заробітної плати працівника, нарахувати ЄСВ, провести утримання та відобразити операції в бухгалтерському обліку, вказати первинні документи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D02126" w:rsidRPr="00FE7D28" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Головний економіст з посадовим окладом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">900 грн. (8-год. робочий день) 6 днів виконував обов’язки економіста з посадовим окладом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>500 грн. У колективному договорі передбачено доплату за виконання обов’язків тимчасово ві</w:t>
+      </w:r>
+      <w:r w:rsidR="007D10FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>дсутнього працівника в розмірі 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>0% посадового окладу працівника, якого заміщають.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D02126" w:rsidRPr="00FE7D28" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Відпрацював </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>понадурочно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 години. В місяці 22 робочі дні. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D02126" w:rsidRPr="00403244" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Головному економісту встановлена премія в розмірі 10% від його посадового окладу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000301B0" w:rsidRPr="009C2992" w:rsidRDefault="000301B0" w:rsidP="00420753">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...465 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завдання</w:t>
+      </w:r>
+      <w:r w:rsidR="002454EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D02126">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>4</w:t>
-      </w:r>
-[...2927 lines deleted...]
-        <w:t xml:space="preserve"> 10</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Нарахувати ЄСВ за жовтень:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000301B0" w:rsidRPr="009C2992" w:rsidRDefault="000301B0" w:rsidP="00493B62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00493B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">працівник 1 </w:t>
       </w:r>
+      <w:r w:rsidR="002454EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>— нарахована зарплата 8647</w:t>
+      </w:r>
       <w:r w:rsidRPr="00493B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>— нарахована зарплата 8000 грн.</w:t>
+        <w:t xml:space="preserve"> грн.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000301B0" w:rsidRPr="009C2992" w:rsidRDefault="000301B0" w:rsidP="00493B62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00493B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>працівник 2 (особа з інвалідністю)</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> —</w:t>
       </w:r>
+      <w:r w:rsidR="002454EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нарахована зарплата 8647</w:t>
+      </w:r>
       <w:r w:rsidRPr="00493B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> нарахована зарплата 8000 грн.</w:t>
+        <w:t xml:space="preserve"> грн.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000301B0" w:rsidRPr="009C2992" w:rsidRDefault="000301B0" w:rsidP="00493B62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00493B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">працівник 3 </w:t>
       </w:r>
       <w:r w:rsidRPr="009C2992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>— нарахована зарплата 105 000 грн.</w:t>
+        <w:t xml:space="preserve">— нарахована </w:t>
+      </w:r>
+      <w:r w:rsidR="00561FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зарплата 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2992">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5 000 грн.</w:t>
       </w:r>
       <w:r w:rsidRPr="00493B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000301B0" w:rsidRPr="009C2992" w:rsidRDefault="000301B0" w:rsidP="00493B62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
@@ -4280,97 +2341,117 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00493B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>працівник 5 (відпустка за власний рахунок 2 тижні)</w:t>
       </w:r>
+      <w:r w:rsidR="00702C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — нарахована зарплата 6</w:t>
+      </w:r>
       <w:r w:rsidRPr="009C2992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> — нарахована зарплата 3100 грн.;</w:t>
+        <w:t>100 грн.;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000301B0" w:rsidRPr="009C2992" w:rsidRDefault="000301B0" w:rsidP="00493B62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00493B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>працівник 6 (сумісник, зовнішній)</w:t>
       </w:r>
+      <w:r w:rsidR="0041729B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — нарахована зарплата 4</w:t>
+      </w:r>
       <w:r w:rsidRPr="009C2992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> — нарахована зарплата 3000 грн</w:t>
+        <w:t>000 грн</w:t>
       </w:r>
       <w:r w:rsidRPr="00493B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000301B0" w:rsidRPr="009C2992" w:rsidRDefault="000301B0" w:rsidP="00493B62">
       <w:pPr>
         <w:numPr>
@@ -4384,109 +2465,129 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00493B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>прац</w:t>
       </w:r>
       <w:r w:rsidR="003C075A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>івник 7 (звільнений з 10.10.2024</w:t>
+        <w:t>івник 7 (звільнений з 10.10.202</w:t>
+      </w:r>
+      <w:r w:rsidR="0041729B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00493B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
+      <w:r w:rsidR="0041729B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>— нарахована зарплата 4</w:t>
+      </w:r>
       <w:r w:rsidRPr="009C2992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>— нарахована зарплата 3500 грн.;</w:t>
+        <w:t>500 грн.;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00493B62" w:rsidRPr="00493B62" w:rsidRDefault="000301B0" w:rsidP="00493B62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00493B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>працівник 8</w:t>
       </w:r>
-      <w:r w:rsidR="003C075A">
+      <w:r w:rsidR="0041729B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (весь жовтень, з 01.10.2024 по 31.10.2024</w:t>
+        <w:t xml:space="preserve"> (весь жовтень, з 01.10.2025 по 31.10.2025</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, у відпустці за власний рахунок) — нарахо</w:t>
       </w:r>
       <w:r w:rsidR="00493B62" w:rsidRPr="00493B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>вана зарплата 0 грн.;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00420753" w:rsidRDefault="000301B0" w:rsidP="00493B62">
       <w:pPr>
         <w:numPr>
@@ -4500,85 +2601,105 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00493B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>працівник 9 (весь жовтень відпустка за власний рахунок + премія)</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> — працівнику нарахували річну премію 2500 грн, іншої зарплати не було. </w:t>
+        <w:t xml:space="preserve"> — прац</w:t>
+      </w:r>
+      <w:r w:rsidR="0041729B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>івнику нарахували річну премію 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2992">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">500 грн, іншої зарплати не було. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E1A05" w:rsidRPr="008311BF" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00207A05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Завдання</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D02126">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11</w:t>
+        <w:t xml:space="preserve"> 15</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1A05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008311BF">
         <w:rPr>
@@ -4586,124 +2707,133 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Розрахувати всі обов’язкові платежі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008311BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> пов’язані з нарахуванням і виплатою заробітної плати та авансу. Написати кореспонденцію рахунків.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="006E1A05" w:rsidP="008311BF">
+    <w:p w:rsidR="008311BF" w:rsidRPr="008311BF" w:rsidRDefault="008311BF" w:rsidP="008311BF">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008311BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>У ТОВ працює 5 працівників</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008311BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> інформація про доходи наведена в табл.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008311BF" w:rsidRPr="008311BF" w:rsidRDefault="008311BF" w:rsidP="008311BF">
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> інформація про доходи наведена в табл.</w:t>
+    <w:p w:rsidR="007D10FF" w:rsidRDefault="007D10FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="008311BF" w:rsidRPr="008311BF" w:rsidRDefault="008311BF" w:rsidP="008311BF">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008311BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Інформація про доходи працівників</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5525"/>
         <w:gridCol w:w="3820"/>
       </w:tblGrid>
       <w:tr w:rsidR="008311BF" w:rsidRPr="008311BF" w:rsidTr="008311BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2956" w:type="pct"/>
             <w:tcBorders>
@@ -4883,56 +3013,65 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008311BF" w:rsidRPr="008311BF" w:rsidTr="008311BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2956" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008311BF" w:rsidRPr="008311BF" w:rsidRDefault="008311BF" w:rsidP="008311BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008311BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бараненко (бухгалтер),   </w:t>
+              <w:t>Бараненко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008311BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бухгалтер),   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008311BF" w:rsidRPr="008311BF" w:rsidRDefault="008311BF" w:rsidP="008311BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008311BF">
               <w:rPr>
@@ -4963,293 +3102,455 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008311BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Лисенко (робітник), 3-є дітей до 18 років</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008311BF" w:rsidRPr="008311BF" w:rsidRDefault="008311BF" w:rsidP="008311BF">
+          <w:p w:rsidR="008311BF" w:rsidRPr="008311BF" w:rsidRDefault="008311BF" w:rsidP="0041729B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008311BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>10000</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0041729B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008311BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008311BF" w:rsidRPr="008311BF" w:rsidTr="008311BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2956" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008311BF" w:rsidRPr="008311BF" w:rsidRDefault="008311BF" w:rsidP="008311BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008311BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Дубенко (робітник), 0,5 ставки</w:t>
+              <w:t>Дубенко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008311BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (робітник), 0,5 ставки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008311BF" w:rsidRPr="008311BF" w:rsidRDefault="008311BF" w:rsidP="008311BF">
+          <w:p w:rsidR="008311BF" w:rsidRPr="008311BF" w:rsidRDefault="0041729B" w:rsidP="0041729B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008311BF">
-[...4 lines deleted...]
-              <w:t>4000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8647</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="008311BF" w:rsidRDefault="008311BF" w:rsidP="008311BF">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008311BF" w:rsidRPr="008311BF" w:rsidRDefault="008311BF" w:rsidP="008311BF">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008311BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Всі працівники працюють на основному місці роботи і написали заяву на застосування податкової соціальної пільги. Аванс виплачується в розмірі 60%. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E1A05" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
+    <w:p w:rsidR="006E1A05" w:rsidRPr="008311BF" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008311BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ДОМАШНЄ ЗАВДАННЯ</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006E1A05" w:rsidRPr="008311BF" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
-[...22 lines deleted...]
-        <w:t>ДОМАШНЄ ЗАВДАННЯ</w:t>
+    <w:p w:rsidR="00D02126" w:rsidRPr="006E1A05" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Завдання 1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02126">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Назвати форму оплати праці та визначити суму заробітної плати працівника </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">до видачі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02126">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>за місяць.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Написати кореспонденцію рахунків.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
+    <w:p w:rsidR="00D02126" w:rsidRDefault="00D02126" w:rsidP="00D02126">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Начальник відділу кадрів </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Дороженко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Д.О. має оклад в розмірі 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">840 грн. Він відпрацював на підприємстві вже 6,5 років, тому отримує доплату за вислугу років у розмірі 10% від окладу. До того ж в цьому місяці він отримає премію в розмірі 25% від окладу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="00D02126" w:rsidP="006E1A05">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E1A05">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Завдання </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1A05" w:rsidRPr="006E1A05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Розрахувати всі обов’язкові платежі пов’язані з нарахуванням і виплатою заробітної плати. Написати кореспонденцію рахунків.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1A05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>У ТОВ працює 5 працівників інформац</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ія про доходи наведена в табл</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1A05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. У місяці 20 робочих днів. Всі працівники написали заяву на застосування податкової соціальної пільги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1A05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Інформація про доходи працівників у вересні 20ХХ</w:t>
+        <w:t>Інформація про д</w:t>
+      </w:r>
+      <w:r w:rsidR="00D02126">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оходи працівників у вересні 2026</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3918"/>
         <w:gridCol w:w="1383"/>
         <w:gridCol w:w="2207"/>
         <w:gridCol w:w="1837"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidTr="006E1A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="pct"/>
@@ -5556,85 +3857,105 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidTr="006E1A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006E1A05">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Романчук (бухгалтер) 4-ро дітей до 18 років</w:t>
+              <w:t>Романчук</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E1A05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бухгалтер) 4-ро дітей до 18 років</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
+          <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="0041729B" w:rsidP="006E1A05">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E1A05">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>11000</w:t>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="006E1A05" w:rsidRPr="006E1A05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1A05">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
@@ -5647,125 +3968,145 @@
           <w:tcPr>
             <w:tcW w:w="983" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1A05">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>4800 за вересень</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
+          <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="0041729B" w:rsidP="006E1A05">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E1A05">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>3200 за жовтень</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="006E1A05" w:rsidRPr="006E1A05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>200 за жовтень</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidTr="006E1A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1A05">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Шелест (робітник), інвалід 3-ї гупи</w:t>
+              <w:t xml:space="preserve">Шелест (робітник), інвалід 3-ї </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E1A05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>гупи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
+          <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="0041729B" w:rsidP="006E1A05">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E1A05">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>8000</w:t>
+              <w:t>8647</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1A05">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
@@ -5804,156 +4145,133 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1A05">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Усач (робітник) сумісник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
+          <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="0041729B" w:rsidP="006E1A05">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E1A05">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>8000</w:t>
+              <w:t>8647</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1A05">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8 (звільнився)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006E1A05" w:rsidRPr="006E1A05" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-        <w:bookmarkEnd w:id="0"/>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006E1A05" w:rsidRPr="009A45A0" w:rsidRDefault="006E1A05" w:rsidP="006E1A05">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w:rsidR="006E1A05" w:rsidRPr="008311BF" w:rsidRDefault="006E1A05" w:rsidP="0041729B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
-[...21 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="006E1A05" w:rsidRPr="008311BF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6114,74 +4432,81 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D056E"/>
     <w:rsid w:val="000301B0"/>
     <w:rsid w:val="000F22C7"/>
     <w:rsid w:val="00207A05"/>
+    <w:rsid w:val="002454EB"/>
     <w:rsid w:val="003C075A"/>
+    <w:rsid w:val="0041729B"/>
     <w:rsid w:val="00420753"/>
     <w:rsid w:val="00493B62"/>
     <w:rsid w:val="004D056E"/>
+    <w:rsid w:val="00561FC3"/>
     <w:rsid w:val="006E1A05"/>
+    <w:rsid w:val="00702C76"/>
+    <w:rsid w:val="007D10FF"/>
     <w:rsid w:val="008311BF"/>
     <w:rsid w:val="008E5B82"/>
     <w:rsid w:val="00B77D5F"/>
     <w:rsid w:val="00C61BD5"/>
+    <w:rsid w:val="00D02126"/>
     <w:rsid w:val="00D77E86"/>
     <w:rsid w:val="00DC7927"/>
     <w:rsid w:val="00F04207"/>
     <w:rsid w:val="00FB3B16"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -6683,51 +5008,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="1400135713">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\article\7387-almenti-2020-mnmalniy-rozmr-oblk-opodatkuvannya-shtraf-za-nesplatu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gb.expertus.com.ua/recommendations/175?utm_medium=refer&amp;utm_source=buhplatforma.com.ua&amp;utm_term=7612&amp;utm_content=article&amp;utm_campaign=red_block_content_link_image" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6975,66 +5300,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>8743</Characters>
+  <Pages>4</Pages>
+  <Words>1024</Words>
+  <Characters>5840</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>diakov.net</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10256</CharactersWithSpaces>
+  <CharactersWithSpaces>6851</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RePack by Diakov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>