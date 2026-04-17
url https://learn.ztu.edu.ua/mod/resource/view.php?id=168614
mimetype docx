--- v0 (2025-10-24)
+++ v1 (2026-04-17)
@@ -1,2498 +1,2192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00476B91" w:rsidRDefault="00476B91" w:rsidP="00476B91">
+    <w:p w:rsidR="00476B91" w:rsidRPr="00CF5326" w:rsidRDefault="00CF5326" w:rsidP="00476B91">
       <w:pPr>
         <w:pStyle w:val="incut-v4title"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidR="00476B91" w:rsidRPr="00CF5326">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Облік передачі заставленого майна у власність банку</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00476B91" w:rsidRDefault="00476B91" w:rsidP="00476B91">
       <w:pPr>
-        <w:pStyle w:val="incut-v4title"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Облік передачі заставленого майна у власність банку</w:t>
+        <w:t>Як забезпечення заборгованості за довгостроковим кредитом підприємство передало банку в заставу товари заставною вартістю 120 000 грн (у т. ч. ПДВ — 20 000 грн). Балансова вартість переданих товарів — 150 000 грн. Стягнення звертають на предмет застави шляхом його передачі у власність заставодержателю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00476B91" w:rsidRDefault="00476B91" w:rsidP="00476B91">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Як забезпечення заборгованості за довгостроковим кредитом підприємство передало банку в заставу товари заставною вартістю 120 000 </w:t>
-[...32 lines deleted...]
-        <w:t>, у т. ч.:</w:t>
+        <w:t>Кредиторська заборгованість перед банком на момент передачі йому у власність предмета застави становить 132 000 грн, у т. ч.:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00476B91" w:rsidRDefault="00476B91" w:rsidP="00476B91">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="103" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">поточна заборгованість за довгостроковим кредитом у сумі 100 000 </w:t>
-[...13 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>поточна заборгованість за довгостроковим кредитом у сумі 100 000 грн;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00476B91" w:rsidRDefault="00476B91" w:rsidP="00476B91">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="103" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>заборгованість за відсотками в сумі 32 000 грн.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00476B91" w:rsidRDefault="00476B91" w:rsidP="00476B91">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Залишок заборгованості (12 000 </w:t>
-[...7 lines deleted...]
-        <w:t>) боржник погашатиме грошовими коштами.</w:t>
+        <w:t>Залишок заборгованості (12 000 грн) боржник погашатиме грошовими коштами.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00476B91" w:rsidRDefault="00476B91" w:rsidP="00476B91">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00476B91" w:rsidRPr="00CF5326" w:rsidRDefault="00476B91" w:rsidP="00CF5326">
+      <w:pPr>
+        <w:pStyle w:val="incut-v4title"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5326">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+      <w:r w:rsidR="00CF5326" w:rsidRPr="00CF5326">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00476B91">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5326">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Облік довгострокового кредиту від банку</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00476B91" w:rsidRPr="00476B91" w:rsidRDefault="00476B91" w:rsidP="00476B91">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00476B91">
         <w:t>02.05.2018 підприємство отримало в банку кредит у національній валюті, щоб покрити виробничі витрати, — 500 000 грн. Кредитний договір уклало на два роки. Відсоткова ставка — 20% річних. Розмір ставки за договором відповідає розміру ефективної ставки, тому заборгованість не дисконтуємо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00476B91" w:rsidRPr="00476B91" w:rsidRDefault="00476B91" w:rsidP="00476B91">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00476B91">
         <w:t>За умовами кредитного договору підприємство повертає кредит рівними частинами в розмірі 250 000 грн після закінчення 12 і 24 місяців із моменту його отримання.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00476B91" w:rsidRPr="00476B91" w:rsidRDefault="00476B91" w:rsidP="00476B91">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00476B91">
         <w:t>На такі самі строки припадає сплата відсотків за користування кредитом:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00476B91" w:rsidRPr="00476B91" w:rsidRDefault="00476B91" w:rsidP="00476B91">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="103" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476B91">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>за перший рік — 100 000 грн;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00476B91" w:rsidRPr="00476B91" w:rsidRDefault="00476B91" w:rsidP="00476B91">
+    <w:p w:rsidR="00476B91" w:rsidRDefault="00476B91" w:rsidP="00476B91">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="103" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476B91">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>за другий рік — 50 000 грн.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
-[...42 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00D7505B" w:rsidRPr="00CF5326" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5326">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3. Облік операцій із розрахунків за поставлений товар простим векселем</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00D7505B">
-        <w:t>. Облік операцій із розрахунків за поставлений товар простим векселем</w:t>
+        <w:t>ТОВ «Акорд» поставило ТОВ «Бригантина» товар на суму 72 000 грн., у т. ч. ПДВ —12 000 грн. (собівартість реалізованого товару — 55 000 грн.).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D7505B">
-        <w:t>ТОВ «Акорд» поставило ТОВ «Бригантина» товар на суму 72 000 грн., у т. ч. ПДВ —12 000 грн. (собівартість реалізованого товару — 55 000 грн.).</w:t>
+        <w:t>Умовами договору передбачений розрахунок за товар шляхом видачі власного простого процентного векселя номіналом 72 000 грн. зі строком погашення п’ять місяців. Розмір процентів — 5% номінальної вартості векселя (72 000 грн. × 5% = 3600 грн.).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D7505B">
-        <w:t>Умовами договору передбачений розрахунок за товар шляхом видачі власного простого процентного векселя номіналом 72 000 грн. зі строком погашення п’ять місяців. Розмір процентів — 5% номінальної вартості векселя (72 000 грн. × 5% = 3600 грн.).</w:t>
+        <w:t>У встановлений строк вексель було пред’явлено до оплати й погашено.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D7505B" w:rsidRPr="00CF5326" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5326">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4. Облік операцій із розрахунків за поставлений товар переказним векселем</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D7505B">
-        <w:t>У встановлений строк вексель було пред’явлено до оплати й погашено.</w:t>
+        <w:t>ТОВ «Акорд» поставило товар ТОВ «Бригантина» на суму 72 000 грн., у т. ч. ПДВ — 12 000 грн. (собівартість реалізованого товару — 55 000 грн.).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00D7505B">
-        <w:t>. Облік операцій із розрахунків за поставлений товар переказним векселем</w:t>
+        <w:t>За умовами договору ТОВ «Бригантина» розрахувалося шляхом видачі власного переказного векселя (платник за векселем — підприємство ТОВ «Дніпро») номіналом 72 000 грн. зі строком погашення два роки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D7505B">
-        <w:t>ТОВ «Акорд» поставило товар ТОВ «Бригантина» на суму 72 000 грн., у т. ч. ПДВ — 12 000 грн. (собівартість реалізованого товару — 55 000 грн.).</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>ТОВ «Дніпро» на дату виписування векселя мало заборгованість перед ТОВ «Бригантина» за отримані товари на суму 80 000 грн.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D7505B">
-        <w:t>За умовами договору ТОВ «Бригантина» розрахувалося шляхом видачі власного переказного векселя (платник за векселем — підприємство ТОВ «Дніпро») номіналом 72 000 грн. зі строком погашення два роки.</w:t>
+        <w:t>У встановлений термін вексель було пред’явлено до оплати й погашено підприємством ТОВ «Дніпро».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
+    <w:p w:rsidR="00D7505B" w:rsidRPr="00CF5326" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...20 lines deleted...]
-        <w:t>Бухгалтерський облік одержаного векселя</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5326">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5. Бухгалтерський облік одержаного векселя</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="75" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="75" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="720"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1507"/>
+        <w:gridCol w:w="602"/>
+        <w:gridCol w:w="4933"/>
+        <w:gridCol w:w="1298"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="1940"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidTr="00C5533D">
+      <w:tr w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidTr="00CF5326">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcW w:w="602" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7505B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00D7505B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
               <w:t>з/п</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
-[...15 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5190" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7505B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Зміст операції</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2155" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7505B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Бухгалтерський облік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7505B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Сума, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D7505B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D7505B">
+              <w:t>грн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidTr="00CF5326">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>грн</w:t>
-[...11 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5190" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7505B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Д-т</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+            <w:tcW w:w="857" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7505B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>К-т</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidTr="00D7505B">
-[...13 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:tr w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidTr="00CF5326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D7505B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
-[...60 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00CF5326" w:rsidP="00CF5326">
+            <w:r>
+              <w:t>Відвантажили товар покупц</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7505B" w:rsidRPr="00D7505B">
+              <w:t>еві</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="857" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D7505B">
               <w:t>1 000 000,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidTr="00D7505B">
-[...13 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:tr w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidTr="00CF5326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D7505B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
             <w:r w:rsidRPr="00D7505B">
               <w:t>Нарахували податкове зобов’язання з ПДВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...44 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="857" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D7505B">
               <w:t>166 666,67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidTr="00D7505B">
-[...13 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:tr w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidTr="00CF5326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D7505B">
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
             <w:r w:rsidRPr="00D7505B">
               <w:t>Одержали короткостроковий простий безвідсотковий вексель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...44 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="857" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D7505B">
               <w:t>1 000 000,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidTr="00D7505B">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00D7505B">
+      <w:tr w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidTr="00CF5326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="602" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00CF5326" w:rsidP="00CF5326">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
-[...145 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
             <w:r w:rsidRPr="00D7505B">
               <w:t>Погасили вексель грошовими коштами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...44 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="857" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D7505B" w:rsidRPr="00D7505B" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D7505B">
               <w:t>2 000 000,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007B24EB" w:rsidRDefault="007B24EB"/>
-[...3 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="00D7505B" w:rsidRPr="00CF5326" w:rsidRDefault="00D7505B" w:rsidP="00CF5326">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D7505B">
+      <w:r w:rsidRPr="00CF5326">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>Облік застави</w:t>
+        <w:t>6. Облік застави</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F9518E" w:rsidRDefault="00D7505B" w:rsidP="00D7505B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D7505B">
-        <w:t xml:space="preserve">Ломбард видав кредит 5000 </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> під заставу майна. Позичальник не сплатив відсотки і не повернув кредит. Тому майно перейшло у власність ломбарду.</w:t>
+        <w:t>Ломбард видав кредит 5000 грн під заставу майна. Позичальник не сплатив відсотки і не повернув кредит. Тому майно перейшло у власність ломбарду.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...2 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="00F9518E" w:rsidRPr="00CF5326" w:rsidRDefault="00F9518E" w:rsidP="00CF5326">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00CF5326">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:b/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
+      <w:r w:rsidR="00CF5326" w:rsidRPr="00CF5326">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5326">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Облік кредиту, отриманого під заставу депозиту </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF5326">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>фізособи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
+    <w:p w:rsidR="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F9518E">
-        <w:t xml:space="preserve">Облік кредиту, отриманого під заставу депозиту </w:t>
+        <w:t xml:space="preserve">Підприємство отримало кредит на три місяці в сумі 1 500 000 грн під заставу короткострокового депозиту </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F9518E">
         <w:t>фізособи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00F9518E">
-        <w:t xml:space="preserve">Підприємство отримало кредит на три місяці в сумі 1 500 000 </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> в сумі 1 650 000 грн. За два місяці сума сплачених відсотків за кредитом — 95 000 грн. В останній місяць банк звернув стягнення на депозит у сумі кредиту та відсотків за місяць у розмірі 47 800 грн. Коли строк дії кредитного договору завершився, залишок депозиту банк повернув </w:t>
+        <w:t xml:space="preserve">-засновника в сумі 1 650 000 грн. За два місяці сума сплачених відсотків за кредитом — 95 000 грн. В останній місяць банк звернув стягнення на депозит у сумі кредиту та відсотків за місяць у розмірі 47 800 грн. Коли строк дії кредитного договору завершився, залишок депозиту банк повернув </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F9518E">
         <w:t>фізособі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F9518E">
         <w:t xml:space="preserve">. Згодом підприємство погасило борг за </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:anchor="/document/16/25193/" w:tooltip="" w:history="1">
+      <w:hyperlink r:id="rId5" w:anchor="/document/16/25193/" w:history="1">
         <w:r w:rsidRPr="00F9518E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>договором поруки</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F9518E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
+    <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>8</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="75" w:type="dxa"/>
           <w:left w:w="150" w:type="dxa"/>
           <w:bottom w:w="75" w:type="dxa"/>
           <w:right w:w="150" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="644"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1568"/>
+        <w:gridCol w:w="623"/>
+        <w:gridCol w:w="6207"/>
+        <w:gridCol w:w="1274"/>
+        <w:gridCol w:w="1519"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidTr="00C5533D">
+      <w:tr w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidTr="008F1690">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9518E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>№ з/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9518E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Зміст </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1130" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9518E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Бухгалтерський облік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidTr="00C5533D">
+      <w:tr w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidTr="008F1690">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9518E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Д-т </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9518E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>К-т</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidTr="00F9518E">
+      <w:tr w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidTr="008F1690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00F9518E">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
             <w:r w:rsidRPr="00F9518E">
               <w:t>Передали будівлю в іпотеку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidTr="008F1690">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="255" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9518E">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:r w:rsidRPr="00F9518E">
+              <w:t>Відобразили вартість будівлі на позабалансовому рахунку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidTr="008F1690">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="255" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9518E">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2535" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:r w:rsidRPr="00F9518E">
+              <w:t>Перевели будівлю за залишковою вартістю до групи вибуття</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidTr="00F9518E">
+      <w:tr w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidTr="008F1690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...155 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00F9518E">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
             <w:r w:rsidRPr="00F9518E">
               <w:t>Списали накопичену амортизацію</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidTr="00F9518E">
+      <w:tr w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidTr="008F1690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00F9518E">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
             <w:r w:rsidRPr="00F9518E">
-              <w:t>Нарахували податкове зобов’язання з ПДВ із заставної вартості та дату акта передачі</w:t>
+              <w:t xml:space="preserve">Нарахували податкове зобов’язання з ПДВ із заставної вартості та дату </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F9518E">
+              <w:t>акта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F9518E">
+              <w:t xml:space="preserve"> передачі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidTr="00F9518E">
+      <w:tr w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidTr="008F1690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00F9518E">
+              <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
             <w:r w:rsidRPr="00F9518E">
               <w:t>Передали будівлю за договірною вартістю</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidTr="00F9518E">
+      <w:tr w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidTr="008F1690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00F9518E">
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
             <w:r w:rsidRPr="00F9518E">
               <w:t>Нарахували ПДВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidTr="00F9518E">
+      <w:tr w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidTr="008F1690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00F9518E">
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
             <w:r w:rsidRPr="00F9518E">
               <w:t>Списали собівартість переданого заставного майна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidTr="00F9518E">
+      <w:tr w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidTr="008F1690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00F9518E">
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
             <w:r w:rsidRPr="00F9518E">
               <w:t>Списали предмет застави з позабалансового рахунку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidTr="00F9518E">
+      <w:tr w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidTr="008F1690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00F9518E">
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
             <w:r w:rsidRPr="00F9518E">
               <w:t>Провели залік вартості заставного майна в рахунок оплати:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
             <w:r w:rsidRPr="00F9518E">
               <w:t>— основної суми кредиту</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
             <w:r w:rsidRPr="00F9518E">
               <w:t>— відсотків за кредитом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9518E" w:rsidRPr="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:p w:rsidR="00985631" w:rsidRPr="00F9518E" w:rsidRDefault="00985631" w:rsidP="00985631">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
+    <w:p w:rsidR="00985631" w:rsidRDefault="00985631" w:rsidP="00985631">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F9518E" w:rsidRDefault="00F9518E" w:rsidP="00F9518E">
-[...12 lines deleted...]
-    <w:sectPr w:rsidR="00D7505B" w:rsidRPr="00D7505B">
+    <w:sectPr w:rsidR="00985631">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17F37A21"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="794E31DC"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A1C69D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="57F8301C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2597,51 +2291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44C863CE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1F72AC86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2746,51 +2440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67643B09"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EEBE9C52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2896,637 +2590,617 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:view w:val="web"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00476B91"/>
     <w:rsid w:val="001259AE"/>
+    <w:rsid w:val="00211991"/>
     <w:rsid w:val="003909F5"/>
     <w:rsid w:val="00476B91"/>
     <w:rsid w:val="006E6F52"/>
     <w:rsid w:val="007B24EB"/>
+    <w:rsid w:val="00985631"/>
+    <w:rsid w:val="00CF5326"/>
     <w:rsid w:val="00D7505B"/>
     <w:rsid w:val="00EF3777"/>
     <w:rsid w:val="00F9518E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{97B6E661-55D0-43F8-A169-AE1653E2F18A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00476B91"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D7505B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00476B91"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="incut-v4title">
     <w:name w:val="incut-v4__title"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00476B91"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-[...257 lines deleted...]
-    <w:semiHidden/>
     <w:rsid w:val="00D7505B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://1gl-vip.expertus.ua/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://1gl-vip.expertus.ua/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3775,65 +3449,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>3052</Words>
-  <Characters>1740</Characters>
+  <Words>621</Words>
+  <Characters>3545</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4783</CharactersWithSpaces>
+  <CharactersWithSpaces>4158</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>MSI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>