--- v0 (2025-10-24)
+++ v1 (2026-04-22)
@@ -1,12349 +1,14264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0052340D" w:rsidRPr="0052340D" w:rsidRDefault="0052340D" w:rsidP="0052340D">
+    <w:p w14:paraId="45FD5969" w14:textId="77777777" w:rsidR="0052340D" w:rsidRPr="0052340D" w:rsidRDefault="0052340D" w:rsidP="0052340D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0052340D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Питання для заліку</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="958"/>
-        <w:gridCol w:w="8897"/>
+        <w:gridCol w:w="936"/>
+        <w:gridCol w:w="8693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00580763" w:rsidRPr="00580763" w:rsidTr="00580763">
+      <w:tr w:rsidR="00580763" w:rsidRPr="00580763" w14:paraId="479D0755" w14:textId="77777777" w:rsidTr="00580763">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="235BDA20" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="15CBD452" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Тест завдання</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="2B6CC281" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2F34E6" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="240D4069" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Системі контролінгу притаманні такі функції:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="006CA97F" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="066E97D9" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5BC41029" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Характеристиками стратегічного контролінгу є: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...20 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="0BACD4CE" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="1DFAEA8A" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63AF2BA0" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="522985B2" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Характеристиками оперативного контролінгу є: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="6308D5BD" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0460B0" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="48FE0E63" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Витрати минулих періодів, які не є істотними для прийняття управлінських рішень – це: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...20 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="557ACC9F" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="1B123C75" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64FC95AA" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="49068B13" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Призначення класифікації витрат на виробництво за економічними елементами витрат: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="539F714E" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A62534" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...28 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="71EE076A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Витрати, які змінюються прямо </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пропорційно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> зміні обсягу випуску (наприклад, витрати на основні матеріали) – це: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="079803C8" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CAAAA8" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="4801C965" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Орендна плата, страхування, витрати на утримання їдальні, витрати на переналагодження устаткування, витрати на проведення технічного огляду встаткування – це витрати: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="4360E96A" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD5CC32" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3E079160" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>За ступенем регулювання матеріальні ресурси є:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="064C8371" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E763AB" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="02E78100" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">За ступенем регулювання витрати на маркетинг та рекламу є: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="58ACF6FC" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="405B407F" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="07C62CAF" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Сегмент усередині підприємства, який очолює відповідальна особа, що приймає рішення – це: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="3EC936A5" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8C1156" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5E8210BE" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">. Контролінг інвестиційних проектів орієнтований на досягнення: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="32314773" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="484227D1" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2CFE4888" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Простота розрахунку, простота для розуміння й традиції застосування, а також доступність вихідної інформації – це переваги: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="6002289A" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="278EC98A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2BD686E7" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Методика формування інвестиційних портфелів, яка полягає в тому, що якщо капітал можна залучити й інвестувати під ту саму ставку відсотка, то варто схвалювати всі інвестиційні проекти, чиста наведена вартість яких позитивна – це: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="17F17019" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DDC903C" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2196240B" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Коефіцієнт ліквідності, при розрахунку якого виключається найменш ліквідна частина поточних активів – запаси, називається: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="4594DE0F" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2466281B" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="7E1D500C" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Коефіцієнт ліквідності, оптимальне значення якого 1,5 – 2, називається: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="3952B882" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B17CF78" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5B7F2F9E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Показник фінансової стійкості, який характеризує питому вагу власних коштів у їх загальній вартості – це: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="2DFF78B6" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="357D3396" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="1F30CB99" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Величина оборотних активів підприємства складає 9000 грн., термінові зобов’язання підприємства 4500 грн. Чому дорівнює коефіцієнт поточної ліквідності підприємства? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="5CA5E69A" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC6A693" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2BF121AE" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Джерелом інформації для розрахунку коефіцієнтів ліквідності є: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="31458C87" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="638C8C57" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="21F0E31D" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Вартість необоротних активів підприємства – 40 тис. грн., вартість оборотних активів – 20 тис. грн. Короткострокова заборгованість становить 6 тис. грн., довгострокова – 24 тис. грн. Чому дорівнює коефіцієнт заборгованості підприємства? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="5D37EC69" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="542CEB56" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5A4D2958" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Метод управління ризиком в системі контролінгу, який передбачає впровадження заходів, спрямованих на мінімізацію збитків у разі виникнення ризикових подій відноситься до групи: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="79E99727" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45755102" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="40B1A3E6" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Інвестиційний проект – це: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="5D0971BC" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1158A2E4" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="106DB1B7" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Особливістю контролінгу інвестиційних проектів є: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5B476563" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="5625DD73" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5D3348" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="68851FE7" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Традиційні критерії оцінки інвестиційних проектів – це: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="7BBC7F44" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05AD5A46" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="666CEC92" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Критерії оцінки інвестиційних проектів з дисконтуванням грошових потоків – це: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="76972C71" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="096B58EE" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="763F546F" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Окупність капіталовкладень – це: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="339BE7E9" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2090F0A6" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="736CE50C" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Чиста приведена вартість – це: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="1767F8BF" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1C9481" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="067A2848" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
                 <w:tab w:val="num" w:pos="1134"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Внутрішня норма рентабельності – це: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="14DC04E4" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABE7FC5" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="49386DE0" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Індекс прибутковості показує: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="4CC81A80" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B4627D" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3E333013" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Термін приведеної окупності – це: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="5109E302" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33AD72EC" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="201E9A15" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Ануїтет – це: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="59643BCF" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0356933B" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2B5AE732" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
                 <w:tab w:val="num" w:pos="1134"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">До витрат на управління та організацію виробництва в собівартості продукції відносять витрати: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="6E7685F5" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75575B73" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="335C3028" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. Цехова собівартість продукції містить у собі витрати: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...21 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="72B03F3A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="3CD14042" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FE0BCD" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5417A4CB" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Виробнича собівартість продукції включає витрати: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2A19DA1C" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
                 <w:tab w:val="num" w:pos="1134"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="47D46137" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="429B06E2" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5063DCF3" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Комерційна собівартість продукції включає витрати: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...21 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="22202FBE" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="00E33A40" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A268FA" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="26A20B2D" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">На зниження собівартості продукції впливають внутрішньовиробничі техніко-економічні фактори: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...21 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="31937459" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="189FE123" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="283E5A68" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="7B1F0140" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">До змінних витрат відносяться: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...19 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6F7FE5CD" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="65B31812" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="488CB256" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="58A2770A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">За ступенем регулювання витрати на рекламну кампанію є: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...18 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6BBDA6C1" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="2E514E4D" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22AF625A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="00580763">
+          <w:p w14:paraId="3D5CDB2E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="00580763">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Методика формування інвестиційних портфелів, яка полягає в тому, що якщо капітал можна залучити й інвестувати під ту саму ставку відсотка, то варто схвалювати всі інвестиційні проекти, чиста наведена вартість я</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">ких позитивна – це: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="1950D1E4" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0035AA9B" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="25DEAC7D" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Коефіцієнт ліквідності, при розрахунку якого виключається найменш ліквідна частина поточних активів – запаси, називається: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...33 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6A8C0962" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="00E2F523" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C90D0C6" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6AA61791" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Коефіцієнт ліквідності, оптимальне значення якого 0,5-1,0, має назву: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="2D504A4A" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE302EE" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="28F41551" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Показник фінансової стійкості, який характеризує питому вагу власних коштів у їх загальній вартості – це: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...20 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="36E293E3" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="02A3EF30" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3EBA5E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="0D809EEA" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Величина оборотних активів підприємства складає 7800 грн., термінові зобов’язання підприємства 2600 грн. Чому дорівнює коефіцієнт поточної ліквідності підприємства? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...20 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="1A5D26BD" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="6C90C0C6" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="661BC5B3" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="527C45E3" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Джерелом інформації для розрахунку коефіцієнтів фінансової стійкості є: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...20 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="0491E87D" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="185A408B" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08406312" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="292555D3" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Вартість необоротних активів підприємства – 50 тис. грн., вартість оборотних активів – 30 тис. грн. Короткострокова заборгованість становить 10 тис. грн., довгострокова – 40 тис. грн. Чому дорівнює коефіцієнт заборгованості підприємства? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="7BA0EAC3" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="596AD382" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="72411936" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Метод управління ризиком в системі контролінгу, який передбачає розподіл капіталу між різними напрямками діяльності підприємства, які безпосередньо між собою не пов’язані, відноситься до групи: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...20 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="4671178A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="07E5874C" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="675B2EAD" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="301A9C28" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Оперативний фінансовий контролінг включає...</w:t>
             </w:r>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="5C00415D" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B841D25" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="665EC033" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Система раннього попередження та реагування включає...</w:t>
             </w:r>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="264E6B8C" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D868A7" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5933764E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Основні функії контролінгу – це...</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Основні </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t>функії</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00580763">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> контролінгу – це...</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00580763">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="6499859A" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2980B234" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="49412E49" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
                 <w:tab w:val="num" w:pos="1134"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Дискрімінантний аналіз...</w:t>
-            </w:r>
+              <w:t>Дискрімінантний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t xml:space="preserve"> аналіз...</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="3C268BAB" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A7520A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5E033574" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
                 <w:tab w:val="num" w:pos="1134"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Головним завданням стратегічного планування є...</w:t>
             </w:r>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="61E02C3E" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC8E182" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="0E800F85" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="993"/>
                 <w:tab w:val="num" w:pos="1134"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Система калькуляції затрат, яка гарантується на простому розрахунку показника покриття постійних затрат, називається...</w:t>
             </w:r>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="7F6B4B2D" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="700E38F0" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6CAB3709" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Маржинальний прибуток – це...</w:t>
             </w:r>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
               <w:t>частину виручки, що спрямовується на заміщення умовно постійних витрат і формування прибутку від реалізації</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="4E51DA95" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="523007BD" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...15 lines deleted...]
-              <w:t>Бечмаргінг – це ...</w:t>
+          <w:p w14:paraId="17A5CA62" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Бечмаргінг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – це ...</w:t>
             </w:r>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="51C79F2F" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="353B5CD2" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="4164C433" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>АВС-аналіз застосовують при вирішенні таких основних завдань...</w:t>
             </w:r>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...21 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="5C209FDE" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7232B2ED" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="1E071AAC" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>До основних методів фінансового прогнозування на основі екстраполяції можна віднести...</w:t>
             </w:r>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...29 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="1196F39B" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="670C40D9" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="2C5A8306" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA1FC16" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6350BC2B" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Якими причинами пояснюється необхідність впровадження на сучасних підприємствах контролінга?</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+              <w:t>Якими</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> причинами </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>пояснюється</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>необхідність</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>впровадження</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>сучасних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>підприємствах</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>контролінга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B4FB835" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="680A0B5C" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="276158BE" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5C964983" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>По яких ознаках класифікуються витрати?</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+              <w:t xml:space="preserve">По </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>яких</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>ознаках</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>класифікуються</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>витрати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C8F144A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="2CAF650D" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6462B644" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="39F7337B" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Перерахуйте задачі складання бюджету.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5B7EDB49" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="2BF3845F" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC45BEB" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="0B07290E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Які операції проводяться на основі аналітичних даних, отриманих при проведенні аналізу?</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+              <w:t>Які</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>операції</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>проводяться</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>основі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>аналітичних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>даних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>отриманих</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> при </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>проведенні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>аналізу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CBEBA08" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="094F9FC0" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="382A0495" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3EFE9A53" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Виберете головну мету аналізу фінансово-господарського стану підприємства.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+              <w:t>Виберете</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>головну</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мету </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>аналізу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>фінансово-господарського</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> стану </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>підприємства</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="487345F5" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="71DDC9B5" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB030C3" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...18 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="584B8287" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">До якої з функцій </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>контролінга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> відноситься надання цифрових матеріалів, які дозволили б здійснити контроль і управління організацією?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63DB5F24" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="18297EB7" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64901897" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="070C522B" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">До якого виду витрат відносяться витрати на маркетинг і рекламу? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...20 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="7EB8F204" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="65062CB4" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEEDE51" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="08D386DF" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Назвіть основні риси обліку за планом собівартості</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...19 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="35E9CA64" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="48798C21" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38EDCF15" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...49 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="162E1C5E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Який з приведених нижче інструментів </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>контролінга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> застосовують в контролінгу матеріальних потоків?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0202FD6C" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47C0BF59" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="213704FC" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A01B3D0" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2E5C2CFF" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Яка діагностика відстежує і оцінює ключові сфери діяльності підприємства і, перш за все, аналізує фінансовий стан, беззбитковість, матеріальні і інформаційні потоки, оцінює ризик виробляє рекомендації по управлінню ризиками?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="34BE75B5" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C702EC" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...28 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2BC80D99" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">До якої з функцій </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>контролінга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> відноситься </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>обгрунтовування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доцільності злиття з іншими фірмами або відкриття (закриття) філіалів?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="052E4D1B" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B67367" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3775F74F" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">До якого виду витрат відносяться витрати на маркетинг і рекламу? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...19 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="439D50B7" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="653FF16D" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C50C95E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2249FCB5" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Назвіть основні риси обліку за нормативною собівартістю.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...53 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0B707244" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">постійні витрати розподіляються </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пропорційно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> вибраній базі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73DC4B41" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="36B63C71" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="611DC354" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...39 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="4DDB5A76" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суть якого з приведених нижче інструментів </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>контролінга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> полягає в тому, що зіставляються показники в натуральному і вартісному виразі?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="732A3EC0" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="327A7D65" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08399C16" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2525B416" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Яка діагностика допомагає оцінити ефективність стратегії підприємства, зрозуміти стратегічну позицію підприємства в кожному з напрямів його діяльності, оцінити сильні і слабі сигнали, що поступає з внутрішнього і зовнішнього середовищ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="0153531B" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20295785" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...28 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6D0F5C42" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Виберіть правильне визначення мети </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>контролінга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="322F6222" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A7E17C" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="67825878" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Виберіть правильне визначення центру відповідальності.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...19 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="0E88D3BB" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="5ADF9CE8" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED48AD7" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="1ADF47CE" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Назвіть основні риси обліку за фактичною собівартістю (в планових цінах).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...20 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="02D25A52" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="2179A03F" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F935510" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...39 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="62331D0E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Який з приведених нижче інструментів </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>контролінга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не відноситься до основних інструментів фінансового </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>контролінга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DEE7E8C" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="4437E124" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52054D21" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...39 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="306CC654" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Які методи використовуються при проведенні діагностики фінансово-господарського стану в рамках стратегічного </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>контролінга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5801481A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="1621840A" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC4F7CC" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="55631F28" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Яку задачу покликаний вирішити контролінг у сфері обліку?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...20 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="56AF1766" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="71F835E9" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED34143" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="297B61B6" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Виберіть правильне визначення центру витр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ат</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...20 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="7D6049B2" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="5A457EF5" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A391C69" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5C03D038" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Назвіть основні риси обліку за фактичною собівартістю (базовий варіант).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...20 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="1957D9A6" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="27205734" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37246C0C" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...38 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="0B51E98B" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Який з наведених, нижче за інструменти </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>контролінга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> дозволяє за допомогою типової розрахункової схеми планувати конкретні платежі по здійснюваних операціях і виконувати аналіз відносин?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60794386" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="150C1E5E" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBE3278" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...18 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="01A2F180" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Які функції на першому етапі свого існування повинна виконувати служба </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>контролінга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63176F0D" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="345F7645" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF5B685" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="4967D2E6" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Яку задачу покликаний вирішити контролінг у сфері планування?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...31 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2F129F71" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="787B7C60" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="140C1DA8" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D491799" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="081B1CF4" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Виберіть правильне визначення збутового центру відповідальності.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...21 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="1332845A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="5BA25984" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDA68E9" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="68F772EE" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Назвіть основні риси обліку за повною собівартістю.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...34 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="78010ED1" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="67F24B6D" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5104E0" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...40 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="0535031C" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Який з приведених нижче інструментів </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>контролінга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> володіє перевагою наочної візуальності найважливіших цільових відносин?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DC4F4DB" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="4B8C946A" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55447494" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...39 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3E3945C1" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В чому полягає принципова відмінність служби </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>контролінга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> від інших фінансово-економічних служб?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3635DDD9" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="29A7304A" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B268464" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3FB1E105" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Яку задачу покликаний вирішити контролінг у сфері інформаційного забезпечення?</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+              <w:t xml:space="preserve">Яку задачу </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>покликаний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>вирішити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>контролінг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>сфері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>інформаційного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>забезпечення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26125DDA" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="4882A5A1" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF4544A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="71524058" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Наведіть приклад змішаних витрат.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+              <w:t>Наведіть</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> приклад </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>змішаних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>витрат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B7B6946" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="441839FE" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5718ED6D" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="72594390" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Відмінність управлінського обліку від фінансового полягає в тому, що?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6581EAC3" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="09F50876" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7075A87A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6CCD3D0A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Що з перерахованого нижче не відносять до достоїнств бюджетування?</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+              <w:t>Що</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>перерахованого</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>нижче</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>відносять</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>достоїнств</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>бюджетування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18AB980E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="08DEB774" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18525343" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2950F441" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Яким вимогам повинна відповідати інформація, яка збирається в системі контролінга?</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+              <w:t xml:space="preserve">Яким </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>вимогам</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> повинна </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>відповідати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>інформація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, яка </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>збирається</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>системі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>контролінга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21B71CF5" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="65EAD079" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63308573" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="577C8257" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>До якої з функцій контролінга відноситься консультування по вибору коректуючих заходів і рішень?</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+              <w:t xml:space="preserve">До якої з функцій </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>контролінга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> відноситься консультування по вибору </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>коректуючих</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заходів і рішень?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EA11D38" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="667006B1" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4C97B5" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2164EE38" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Наведіть приклад постійних витрат.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+              <w:t>Наведіть</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> приклад </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>постійних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>витрат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3813B0BD" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="248402A3" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72BDB1CE" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="725B0F30" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Які елементи повинен містити стратегічний план?</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+              <w:t>Які</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>елементи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> повинен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>містити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>стратегічний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> план?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A629F3F" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="40EFB6CF" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7765FD61" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="1EB66E19" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Яке призначення мають нормативи і плани для контролінга?</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+              <w:t xml:space="preserve">Яке </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>призначення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>мають</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>нормативи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> і </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>плани</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>контролінга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57AA724C" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="4F07BF3A" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4744FDF0" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3CCEB8C1" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Які з перерахованих нижче джерел інформації дозволяють відстежувати певні економічні закономірності?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="61929269" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="2070E01F" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77400249" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6DA4B223" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>До якої з функцій контролінга відноситься уніфікація методів і критеріїв оцінки діяльності організації і її підрозділів?</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+              <w:t xml:space="preserve">До якої з функцій </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>контролінга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> відноситься уніфікація методів і критеріїв оцінки діяльності організації і її підрозділів?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6252E039" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="7A2EB0C8" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2552D0F1" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="7526728F" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Наведіть приклад змінних витрат.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+              <w:t>Наведіть</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> приклад </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>змінних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>витрат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F05BCF3" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="259289BA" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C40E82F" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="111832E9" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Вибрати правильне визначення бюджету.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6865D468" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="0821F15E" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01BA6649" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="66F2BD75" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Який призначення економічного аналізу в контролінгу?</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+              <w:t>Який</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>призначення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>економічного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>аналізу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>контролінгу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="095B2187" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...21 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="19E9B810" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="193554E7" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2E06ECC6" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Аналіз якої інформації дозволяє скоректувати діяльність підприємства для поліпшення виконання місячних, квартальних і річних планів?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5AB62D03" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="6AAD3A51" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36470DD6" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5EEAA448" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Предметом контролінгу є:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="40B941DE" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A31F4D" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="16F499B4" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Найважливішими об’єктами контролінгу є:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="073AF4F1" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E20B353" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="678C2A2D" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">До витрат операційної діяльності належать: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="517BD66F" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD366F0" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="7820F786" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Метою класифікації витрат є виділення:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="23C4D714" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="5DD04F9E" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16DE34B2" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6598585E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Релевантні витрати – це:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...21 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="208307D6" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="35A59977" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8B470E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="493191B8" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Альтернативні витрати – це: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="0DB00B13" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="1A4D4943" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFD4199" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="0ACA5C7B" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Прямі витрати – це: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="104AA29E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="70B3066B" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22005C38" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="02DE91C3" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Технологічна собівартість – це:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2F8A88E8" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="62A0BC9F" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0A3B6C" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="66965E25" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Виберіть найбільш точне визначення центру відповідальності: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="31A6AF52" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="1DE77CA9" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7105D0" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="49F8E589" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>До принципів виділення центрів відповідальності відносять:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6C8AA4F7" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="06274B5B" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A62CA5" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="060B9A33" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Контролінг – це:</w:t>
             </w:r>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="6CF31944" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C8297B5" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2902D6B1" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Основною метою контролінгу є:</w:t>
             </w:r>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="59E020FE" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="451D4528" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...40 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="0EF2E853" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Система </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>директ-костинг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – це система обліку, яка використовує для калькуляції:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17C774FF" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="3661805D" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="065E9F9F" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="771E4716" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>До функції контролінгу належать:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5F9A1D43" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="924"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="666351B7" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55862E46" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="17AA2001" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>До основних причин появи та розвитку контролінгу належать:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="749A8167" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="3C9F5ACD" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B42B8B8" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="19B51927" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>До завдань оперативного контролінгу належать:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...21 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5392AA62" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="4327D399" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="486B4536" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>117</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="564B012E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>До завдань стратегічного контролінгу належать:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="16793661" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="618D930B" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69ED5C70" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="520015F2" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Основна ціль оперативного контролінгу:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...20 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6856B5E9" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="72CB72B8" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F4F0050" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="64CBC571" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Основна ціль стратегічного контролінгу:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="78626BB8" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="44BD51B6" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01FCE6DF" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5E31AD63" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Основна мета управлінського обліку:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...21 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="32D58789" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="2B9EB897" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF47CC6" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="1763809D" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Головна вимога до інформації в управлінському обліку:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5F49C1DA" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...21 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="78C5881D" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="031C3E05" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6D83EC07" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Яка частота складання звітності в управлінському обліку?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...21 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="7902BACF" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="2B56759C" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D03B68C" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="227EF5FF" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Основними споживачами інформації, яку надає управлінський облік, є:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="7BB00901" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="154682CE" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEA9A18" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="79265BF0" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Основним об’єктом управлінського обліку є:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="4FA2027E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="20E08FD2" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D14C2F2" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="30879AE7" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Теоретичною базою для управлінського обліку є:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5D4E535A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="690A3094" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61FA22E2" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="54192FC3" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>За об’єктами обліку виділяють:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="654A28C0" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="79515640" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F68E02" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="7BB2C04F" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>За повнотою включення витрат до собівартості виділяють:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="138891E2" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="636C9DE8" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4066DC92" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="4528A8AD" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>За інтерпретацією поняття витрат виділяють:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="43DBD44E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="7D392812" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F2CADC" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="755D443E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ведення управлінського обліку на підприємстві: законодавством тільки для об’єднань підприємств:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="160FF510" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="66B1F418" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C342C3" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="21E4EF02" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Процес бюджетування виробничого підприємства починається зі складання:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="41CCFB37" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53EE2ACA" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="72EC5AB3" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>У процесі складання бюджету виробництва визначається:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="706084A1" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="186970B1" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCE4804" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="57ADB5E4" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Бюджет використання матеріалів – це плановий документ, у якому визначено: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...20 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3E27D028" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="7A7E1F36" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2014E7D5" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>133</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5D0E8C53" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Бюджет витрат на збут складається на основі бюджетів:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="122A43F7" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="00FA9DA0" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53805B91" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...18 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="7E45BABD" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бюджет прямих витрат на оплату праці </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>виробничогопідприємства</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> складається на основі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5419E888" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="45E92C21" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="297DAC0A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="553DB5DA" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Бюджет від досягнутого складають:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3B7656B5" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="11F8226A" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4EC7AE" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="724F21F2" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Метою бюджетування на підприємстві є:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="60D6228B" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="5F955B30" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="774CEFE8" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5D9C8859" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Операційні бюджети – це:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="59279BEB" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="38AAF6CE" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD831F3" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>138</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="24013E9A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>До фінансових бюджетів відносять:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5ECB4F38" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="416C37BE" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CB000D" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>139</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="33CDA394" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Бюджет собівартості виготовленої продукції формують на основі:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="730928B9" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="0138CDF9" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA35BA6" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="68FFD129" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Бюджет собівартості виготовленої продукції формують на основі:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3907F46D" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...21 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="40A83F48" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B426ACC" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3E080DCB" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Бюджетний баланс складають на основі:</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+              <w:t>Бюджетний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> баланс </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>складають</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>основі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56060986" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="5224F649" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="119092B0" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>142</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="72582222" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Запас фінансової міцності показує:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3A225508" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="7F250890" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F093B50" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="50356260" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ефект операційного важеля характеризує:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...20 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2B0BCF86" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="184F734C" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC6880E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>144</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3D5E51C9" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Маржинальний дохід визначається як:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6674578C" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="4527E68C" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B06F17E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="146B422C" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Коефіцієнт запасу фінансової міцності визначається за формулою:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="71D64BD4" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="5531727F" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C45D4E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>146</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="563C4802" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Метод аналізу беззбитковості був розроблений:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="61A36A4A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="0A98E0A1" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65025544" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>147</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="258DF775" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Проведення розрахунків за методикою маржинального аналізу вимагає дотримання низки умов:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="525B109B" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="3B2A5161" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25EE3D8F" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>148</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3FBC4BD9" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Поріг рентабельності за умови виробництва одного виду продукції визначається за формулою:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...20 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="35B6A6D0" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="0ADA1FD4" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6180CB94" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="250EE8B3" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Коефіцієнт фінансового важеля визначається за формулою:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="4801DF23" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="4010A367" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D03C0E2" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="440B9922" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Проміжний маржинальний дохід визначається як:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="0BFE9116" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="0C4F9906" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="595978EA" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="58808252" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>При виконанні якої мінімальної умови товар доцільно залишати в асортименті:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="55147168" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="43DBDE5B" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64AE206B" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="071E8D47" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>АВС-аналіз використовується у:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3A1E9F8E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3045"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="62FD81CC" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64EE25BE" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="1F2ADE51" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Під час </w:t>
             </w:r>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>XYZ</w:t>
             </w:r>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>-аналізу матеріали розподіляються відповідно:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="4A9F794E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3045"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="0B91AF5B" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32694E7F" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>154</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="0CF51A62" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Проблема оптимізації обсягу замовлень полягає у:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3201D694" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3045"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="111E22A7" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F00E363" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="1020490D" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Основними цілями експертної діагностики господарсько-фінансового стану є:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="419F2368" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="678F38F3" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C241A4A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="20115683" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>До методів діагностики стратегічної позиції підприємства відносять:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="543099F5" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="45A2A323" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C88A029" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="20753597" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Коефіцієнт абсолютної ліквідності визначається як:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="4B959C86" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3045"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="6BA0B7C9" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B59431F" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="7A70A1B9" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">До показників, що характеризують платоспроможність підприємства належать: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="4DF92F84" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3045"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...21 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="13D40FF9" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB79C40" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>159</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="11F1EB0A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>До методів діагностики ефективності стратегії підприємства відносять:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="08D2A36C" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3045"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="6AE82850" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49757D9A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3B6054FD" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>До методів діагностики стратегічної позиції підприємства відносять:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="79A931CB" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3045"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="3F98ED18" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="675F70BB" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5374B6E2" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3045"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>На думку М. Портера на будь-які підприємства впливають такі сили:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="58F2E478" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68CC8842" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>162</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="09944451" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>На основі аналізу конкурентного становища підприємства обирають такі види стратегії:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="180D7FF7" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3045"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="2B11DCFD" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7933C334" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="51D4AC82" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3045"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Значення рахунку Альтмана від 1,81 до 2,70 відповідає такій вірогідності настання банкрутства:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="66EAD290" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3045"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="599CC843" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3045"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6EBB8608" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3045"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="60711543" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6757A7F4" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>164</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="28D337E0" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Виберіть найбільш раціональний склад служби контролінгу:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="4A1345FF" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3045"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="050557E6" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D498C12" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="398F7B7C" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Основними вимогами до інформації, які збираються в системі контролінгу є:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="50812215" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="007FF6EC" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3909C4FB" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>166</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="46D6B463" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>До обов’язків контролера – технолога відносять:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="35D326B0" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3045"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="3EB63B5A" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48306C10" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="04AE81BA" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>До обов’язків контролера – фахівця з управлінського обліку відносять:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="35B36854" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3045"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="6DC9749E" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="700FC78E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>168</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="286786F4" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>До обов’язків контролера – фахівця з інформаційних систем відносять:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="26B0F591" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3045"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="4004925E" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="648BD366" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6339CF96" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Корисність інформації у контролінгу полягає у тому, що:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3BDD9E09" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3045"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="3AA3DB59" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6FE47D" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...40 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="019D35B4" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Релевантність</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> інформації у контролінгу полягає у тому, що:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0721E6E7" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="2350C769" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B22C9D9" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="40A66A31" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Джерелами групового опору при впровадженні контролінгу на підприємстві можуть бути:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...21 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="4B44A3E8" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="6E41483F" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFECF99" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...16 lines deleted...]
-              <w:t>Ждерелами індивідуального опору при впровадженні контролінгу на підприємстві можуть бути:</w:t>
+          <w:p w14:paraId="066F133A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ждерелами</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> індивідуального опору при впровадженні контролінгу на підприємстві можуть бути:</w:t>
             </w:r>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="43C50C27" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="597D9138" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>173</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="413906C2" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>На які питання необхідно дати відповіді у процесі планування:</w:t>
             </w:r>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="67B66116" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79701F89" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5D76D622" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>На які питання необхідно дати відповіді у процесі організації діяльності:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...21 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3301D0DC" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="53C80193" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB768AD" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...40 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="49378CF7" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">На які питання необхідно дати відповіді у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>процесімотивації</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> праці:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7327AA95" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="4F5A5449" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF15086" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="56AB02A4" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>На які питання необхідно дати відповіді у процесі здійснення контролю:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...35 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="79911EDF" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="7DF1A1FC" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57605759" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>177</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2603E194" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>До незапрограмованих рішень можна віднести:</w:t>
             </w:r>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="2B6B81C4" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E03BBB" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6A604016" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Залежно від рівня визначеності навколишнього середовища виділяють управлінські рішення:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...21 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="09876CF4" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="48367B75" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="565E0DB9" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>179</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="71416405" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ситуації, які сигналізують менеджеру про існування проблеми:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...21 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="74A710A5" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="045576C0" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2B1889" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2959223A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="00580763" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580763">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>До класичного (раціонального) підходу до прийняття рішень запропоновано у роботах:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5B82D89F" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="45BD2587" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="355A99AB" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB95AE5" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>181</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...40 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2AE0F768" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Інкременалістичний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052340D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> підхід» до прийняття рішень запропоновано у роботах:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1380200F" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="01123445" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC61421" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="1CFF1C1E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Які фактори, згідно теорії конфігурації, пов’язані з особливостями управлінської задачі:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...21 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="01E6748F" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="06CB3F17" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="326BF5E3" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>183</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="72C4E67D" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Які фактори, згідно теорії конфігурації, пов’язані з особливостями підприємства і керівника:</w:t>
             </w:r>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidTr="00580763">
-[...7 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="52B5D7D5" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3FFFFD" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>184</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="384C7450" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Критерієм прийняття рішень щодо обсягу і структури випуску продукції за умови одного вузького місця є:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...21 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="6816EE03" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="2630ECF4" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2525F20E" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="3BC3B73D" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Критерієм прийняття рішень щодо обсягу і структури випуску продукції за умови більше, ніж одного вузького місця є:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...21 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="5E5962D2" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="72CF9DC5" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFF1E3D" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>186</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="7F37DC94" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Критерієм прийняття рішень між власним виробництвом і придбанням на стороні за умови одного вузького місця є:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
-[...21 lines deleted...]
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="1D16127A" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00580763" w:rsidRPr="0052340D" w14:paraId="3FAFA81B" w14:textId="77777777" w:rsidTr="00580763">
+        <w:tblPrEx>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E48B66" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>187</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4514" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="57C49335" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052340D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Критерієм прийняття рішень між власним виробництвом і придбанням на стороні за умови більше, ніж одного вузького місця є:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
+          <w:p w14:paraId="2B503936" w14:textId="77777777" w:rsidR="00580763" w:rsidRPr="0052340D" w:rsidRDefault="00580763" w:rsidP="0052340D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0052340D" w:rsidRDefault="0052340D"/>
+    <w:p w14:paraId="50D0E554" w14:textId="77777777" w:rsidR="0052340D" w:rsidRDefault="0052340D"/>
     <w:sectPr w:rsidR="0052340D" w:rsidSect="00A61C17">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:p w:rsidR="00F76A8F" w:rsidRDefault="00F76A8F" w:rsidP="0052340D">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4FE3A0B3" w14:textId="77777777" w:rsidR="002958C2" w:rsidRDefault="002958C2" w:rsidP="0052340D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00F76A8F" w:rsidRDefault="00F76A8F" w:rsidP="0052340D">
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0342EEF6" w14:textId="77777777" w:rsidR="002958C2" w:rsidRDefault="002958C2" w:rsidP="0052340D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Constantia">
     <w:panose1 w:val="02030602050306030303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman CYR">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:p w:rsidR="00F76A8F" w:rsidRDefault="00F76A8F" w:rsidP="0052340D">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="574B8FF5" w14:textId="77777777" w:rsidR="002958C2" w:rsidRDefault="002958C2" w:rsidP="0052340D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00F76A8F" w:rsidRDefault="00F76A8F" w:rsidP="0052340D">
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5E37E753" w14:textId="77777777" w:rsidR="002958C2" w:rsidRDefault="002958C2" w:rsidP="0052340D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="0000"/>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1658"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2375"/>
+      <w:gridCol w:w="1619"/>
+      <w:gridCol w:w="5687"/>
+      <w:gridCol w:w="2320"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008B3BC3" w:rsidRPr="00F728EF" w:rsidTr="00602BC4">
+    <w:tr w:rsidR="008B3BC3" w:rsidRPr="00F728EF" w14:paraId="29059EFF" w14:textId="77777777" w:rsidTr="00602BC4">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="841" w:type="pct"/>
           <w:vMerge w:val="restart"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="008B3BC3" w:rsidRPr="00F728EF" w:rsidRDefault="008B3BC3" w:rsidP="008B3BC3">
+        <w:p w14:paraId="2F551817" w14:textId="77777777" w:rsidR="008B3BC3" w:rsidRPr="00F728EF" w:rsidRDefault="008B3BC3" w:rsidP="008B3BC3">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F728EF">
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
             <w:t>Житомирська політехніка</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2953" w:type="pct"/>
           <w:tcBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="008B3BC3" w:rsidRPr="00755EEB" w:rsidRDefault="008B3BC3" w:rsidP="008B3BC3">
+        <w:p w14:paraId="6E89E7B8" w14:textId="77777777" w:rsidR="008B3BC3" w:rsidRPr="00755EEB" w:rsidRDefault="008B3BC3" w:rsidP="008B3BC3">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00755EEB">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
             <w:t>МІНІСТЕРСТВО ОСВІТИ І НАУКИ УКРАЇНИ</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="008B3BC3" w:rsidRPr="00755EEB" w:rsidRDefault="008B3BC3" w:rsidP="008B3BC3">
+        <w:p w14:paraId="3B8B74FB" w14:textId="77777777" w:rsidR="008B3BC3" w:rsidRPr="00755EEB" w:rsidRDefault="008B3BC3" w:rsidP="008B3BC3">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:left="-57" w:right="-57"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00755EEB">
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
             <w:t>ДЕРЖАВНИЙ УНІВЕРСИТЕТ «ЖИТОМИРСЬКА ПОЛІТЕХНІКА»</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="008B3BC3" w:rsidRPr="00F728EF" w:rsidRDefault="008B3BC3" w:rsidP="008B3BC3">
+        <w:p w14:paraId="701393D4" w14:textId="77777777" w:rsidR="008B3BC3" w:rsidRPr="00F728EF" w:rsidRDefault="008B3BC3" w:rsidP="008B3BC3">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="333399"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00755EEB">
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="uk-UA"/>
             </w:rPr>
             <w:t>Система управління якістю відповідає ДСТУ ISO 9001:2015</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1205" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00552F61" w:rsidRPr="004E50F6" w:rsidRDefault="00552F61" w:rsidP="00552F61">
+        <w:p w14:paraId="3A1B1344" w14:textId="77777777" w:rsidR="00552F61" w:rsidRPr="004E50F6" w:rsidRDefault="00552F61" w:rsidP="00552F61">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004E50F6">
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Ф-19.05-0</w:t>
           </w:r>
           <w:r w:rsidRPr="00115A1B">
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
@@ -12376,149 +14291,160 @@
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
           <w:r w:rsidRPr="004E50F6">
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>.-202</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="008B3BC3" w:rsidRPr="00F728EF" w:rsidRDefault="008B3BC3" w:rsidP="008B3BC3">
+        <w:p w14:paraId="3BBEFD3B" w14:textId="77777777" w:rsidR="008B3BC3" w:rsidRPr="00F728EF" w:rsidRDefault="008B3BC3" w:rsidP="008B3BC3">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="008B3BC3" w:rsidRPr="00F728EF" w:rsidTr="00602BC4">
+    <w:tr w:rsidR="008B3BC3" w:rsidRPr="00F728EF" w14:paraId="7C4E6C17" w14:textId="77777777" w:rsidTr="00602BC4">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="227"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="841" w:type="pct"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="008B3BC3" w:rsidRPr="00F728EF" w:rsidRDefault="008B3BC3" w:rsidP="008B3BC3">
+        <w:p w14:paraId="57B158F4" w14:textId="77777777" w:rsidR="008B3BC3" w:rsidRPr="00F728EF" w:rsidRDefault="008B3BC3" w:rsidP="008B3BC3">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2953" w:type="pct"/>
           <w:tcBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="008B3BC3" w:rsidRPr="00F728EF" w:rsidRDefault="008B3BC3" w:rsidP="008B3BC3">
+        <w:p w14:paraId="49AE6AF2" w14:textId="77777777" w:rsidR="008B3BC3" w:rsidRPr="00F728EF" w:rsidRDefault="008B3BC3" w:rsidP="008B3BC3">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F728EF">
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
             <w:t>Екземпляр № 1</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1205" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="008B3BC3" w:rsidRPr="00F728EF" w:rsidRDefault="008B3BC3" w:rsidP="008B3BC3">
+        <w:p w14:paraId="4349ABBE" w14:textId="77777777" w:rsidR="008B3BC3" w:rsidRPr="00F728EF" w:rsidRDefault="008B3BC3" w:rsidP="008B3BC3">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00F728EF">
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
-            <w:t xml:space="preserve">Арк  </w:t>
+            <w:t>Арк</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00F728EF">
+            <w:rPr>
+              <w:i/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
           </w:r>
           <w:r w:rsidR="0074606F">
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
             <w:t>12</w:t>
           </w:r>
           <w:r w:rsidRPr="00F728EF">
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
           <w:r w:rsidR="00A61C17" w:rsidRPr="00F728EF">
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
@@ -12544,87 +14470,87 @@
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00F76A8F">
             <w:rPr>
               <w:i/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="00A61C17" w:rsidRPr="00F728EF">
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="0052340D" w:rsidRDefault="0052340D">
+  <w:p w14:paraId="6795A6EA" w14:textId="77777777" w:rsidR="0052340D" w:rsidRDefault="0052340D">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="0052340D" w:rsidRDefault="0052340D">
+  <w:p w14:paraId="733142E2" w14:textId="77777777" w:rsidR="0052340D" w:rsidRDefault="0052340D">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E54C579A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="1"/>
       <w:lvlText w:val="%1. "/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="20"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="3"/>
       <w:lvlText w:val="Тема %3. "/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
@@ -12663,51 +14589,51 @@
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="7"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="8"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="9"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="089D11A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67882C86"/>
     <w:lvl w:ilvl="0" w:tplc="014AE396">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="700"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12780,51 +14706,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D8A399C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="36585834"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="a0"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="792"/>
         </w:tabs>
@@ -12918,51 +14844,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73A30848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CB8D4DE"/>
     <w:lvl w:ilvl="0" w:tplc="C778E6CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="a1"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13059,319 +14985,562 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="411631886">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="123814062">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1649245565">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="35276077">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="784277464">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE6E03"/>
+    <w:rsid w:val="002958C2"/>
     <w:rsid w:val="002C7665"/>
     <w:rsid w:val="003B15FE"/>
+    <w:rsid w:val="004961D3"/>
     <w:rsid w:val="0052340D"/>
+    <w:rsid w:val="00551E74"/>
     <w:rsid w:val="00552F61"/>
     <w:rsid w:val="00556935"/>
     <w:rsid w:val="00580763"/>
     <w:rsid w:val="006D0895"/>
     <w:rsid w:val="0074606F"/>
     <w:rsid w:val="007F3956"/>
     <w:rsid w:val="008B3BC3"/>
     <w:rsid w:val="008F35D6"/>
+    <w:rsid w:val="00A512C7"/>
     <w:rsid w:val="00A61C17"/>
+    <w:rsid w:val="00BB5BFC"/>
     <w:rsid w:val="00DB7091"/>
     <w:rsid w:val="00E044E2"/>
     <w:rsid w:val="00F76A8F"/>
     <w:rsid w:val="00FE6E03"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5133C274"/>
+  <w15:docId w15:val="{3C388911-5073-47D0-9366-3B8D2F641D63}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...146 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a2">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A61C17"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a2"/>
     <w:next w:val="a2"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0052340D"/>
     <w:pPr>
       <w:keepNext/>
       <w:pageBreakBefore/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="60" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -13567,51 +15736,50 @@
       </w:numPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a3">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a4">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a5">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0052340D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
@@ -13733,65 +15901,58 @@
     <w:rsid w:val="0052340D"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="110">
     <w:name w:val="Немає списку11"/>
     <w:next w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0052340D"/>
   </w:style>
   <w:style w:type="table" w:styleId="a6">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a4"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0052340D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="31">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="a2"/>
     <w:link w:val="32"/>
     <w:rsid w:val="0052340D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="426" w:hanging="426"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="32">
     <w:name w:val="Основной текст с отступом 3 Знак"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="31"/>
     <w:rsid w:val="0052340D"/>
     <w:rPr>
@@ -14128,51 +16289,51 @@
       <w:szCs w:val="24"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af6">
     <w:name w:val="Title"/>
     <w:aliases w:val="Назватеми"/>
     <w:basedOn w:val="a2"/>
     <w:link w:val="af7"/>
     <w:qFormat/>
     <w:rsid w:val="0052340D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af7">
-    <w:name w:val="Название Знак"/>
+    <w:name w:val="Заголовок Знак"/>
     <w:aliases w:val="Назватеми Знак"/>
     <w:basedOn w:val="a3"/>
     <w:link w:val="af6"/>
     <w:rsid w:val="0052340D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:rsid w:val="0052340D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af8">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="a2"/>
     <w:link w:val="af9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0052340D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15232,51 +17393,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aff0">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="0052340D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Офіс">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -15498,66 +17659,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2225</Words>
-  <Characters>12684</Characters>
+  <Words>9496</Words>
+  <Characters>5413</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>105</Lines>
+  <Lines>45</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MICROSOFT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>14880</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>