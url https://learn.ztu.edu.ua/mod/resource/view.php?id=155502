--- v0 (2025-10-22)
+++ v1 (2026-10-03)
@@ -1,7101 +1,1422 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003D4BA6" w:rsidRPr="005D11B0" w:rsidRDefault="005D11B0" w:rsidP="005D11B0">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000001" w14:textId="0D5D6889" w:rsidR="00CF5B92" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1616 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Практична робота 1</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00CF5B92" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00CF5B92" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Головне </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Питання для обговорення:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>1. Як ви розумієте сутність «менеджменту»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2. Які основні функції менеджменту ви можете назвати?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3. Якими якостями повинен володіти ефективний менеджер?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4. Чому менеджмент вважають одночасно наукою і мистецтвом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5. Які основні відмінності між менеджером і лідером?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6. Як менеджмент сприяє досягненню стратегічних цілей підприємства?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00CF5B92" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Завдання:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000E" w14:textId="5810B8F1" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>1.1. Сформулюйте власне оригінальне визначення, що таке менеджмент</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00CF5B92" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Цитати для обговорення:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000011" w14:textId="2F9E7C26" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Розкрийте сутність наведених тверджень</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>1.«Менеджмент — це мистецтво досягнення цілей в умовах обмеженості ресурсів»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2. «Менеджмент — це постійний пошук балансу між людьми, процесами і результатом»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3. «Менеджмент — це мистецтво досягати цілей разом із людьми, а не замість них»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4. «Гарний менеджер бачить далі за інших і вміє вести команду в цьому напрямку». Завдання успішного менеджменту – зробити організацію результативною та ефективною в найближчій і довгостроковій перспективі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5. «Суть менеджменту — у здатності змінюватися разом із середовищем і зберігати стабільність організації»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6. «Качина теорія» менеджменту: пливуча по воді качка зовні здається спокійною і незворушною, але її лапки під водою працюють дуже-дуже швидко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7. «Менеджмент — це постійний процес перетворення хаосу на порядок».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00CF5B92" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00CF5B92" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Завдання 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000024" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00CF5B92" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У середовищі організації завжди є зв’язок між виникненням незвичайної ситуації та причинами її появи. Кваліфікований менеджер завжди вивчить ситуацію, яка склалася, для того, щоб зрозуміти причини та запобігти повторній появі негативних наслідків. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00CF5B92" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Оберіть для кожної з перерахованих нижче ситуацій декілька основних причин, які могли б до неї призвести:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00CF5B92" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Проблеми:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>1. несвоєчасне завершення робіт,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2. перевитрати коштів,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3. відхилення від стандартів якості,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4. плинність управлінських кадрів,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5. плинність кадрів команди,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000030" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6. два функціональні підрозділи дублюють один одного в роботі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000032" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Причини:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000033" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>1 – керівництво не вбачає у даній роботі сенсу,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000034" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 – занадто багато </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005D11B0">
-[...7 lines deleted...]
-        <w:t>завдання</w:t>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>проектів</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005D11B0">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> менеджера - </w:t>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ведеться одночасно,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000035" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3 – нереальний графік,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000036" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4 – на стадії планування не передбачені необхідні завдання,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000037" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5 – ніхто конкретно не відповідає за завдання в цілому,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000038" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6 – слабкий контроль за змінами в ході розробки документації,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000039" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7 – слабкий контроль за змінами з боку замовника,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003A" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8 – слабке розуміння сутності діяльності менеджером,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003B" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9 – помилкове призначення на роль менеджера,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003C" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>10 – планування і контроль не узгоджені,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003D" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>11 – ресурси компанії перенавантажені,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003E" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>12 – нереальне планування, у тому числі графіки,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003F" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>13 – невірно підраховані витрати,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000040" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>14 – невдало розставлені пріоритети.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000041" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000042" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00CF5B92" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000043" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Завдання 2:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000044" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00CF5B92" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000045" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ви — керівник відділу на підприємстві. Протягом останнього місяця спостерігаються порушення трудової дисципліни серед працівників: запізнення, недотримання правил внутрішнього розпорядку, конфлікти між колегами, недбалість у виконанні обов’язків. Це негативно впливає на ефективність роботи підрозділу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000046" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Розгляньте ситуації порушень трудової дисципліни у підрозділі. Визначте основні причини поведінкових проблем співробітників і запропонуйте конкретні заходи (розподіл обов’язків, контрольні механізми, мотиваційні та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005D11B0">
-[...7 lines deleted...]
-        <w:t>максимізація</w:t>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>санкційні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005D11B0">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> інструменти, тощо), які допоможуть відновити дисципліну та підвищити ефективність роботи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000047" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00CF5B92" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000048" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00CF5B92" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000049" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проблемні ситуації: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004A" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Один із працівників систематично запізнюється на роботу, через що зривається початок виробничого процесу. Розробіть заходи для усунення проблеми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004B" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Співробітник виконує завдання, але постійно конфліктує з керівництвом і колегами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004C" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Працівники відмовляються виконувати додаткові обов’язки під час пікових періодів роботи. Розробіть систему мотивацій і санкцій для забезпечення дисципліни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004D" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">У відділі повторюються помилки через недотримання технологічних інструкцій. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005D11B0">
-[...7 lines deleted...]
-        <w:t>прибутку</w:t>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Пропишіть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005D11B0">
-[...4358 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> план контролю та заходи для усунення порушень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004E" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Частина персоналу ігнорує внутрішні правила безпеки або охорони праці.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004F" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Співробітники не виконують встановлений графік робочого часу, що призводить до простоїв. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000050" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>У команді виникають суперечки через нерівномірний розподіл премій.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Працівники нехтують веденням облікової документації, що призводить до плутанини. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000052" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Нові співробітники порушують правила внутрішнього розпорядку через відсутність інструктажу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000053" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00000000" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Частина персоналу не дотримується правил взаємодії між відділами, що викликає затримки в роботі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000054" w14:textId="77777777" w:rsidR="00CF5B92" w:rsidRPr="008E7960" w:rsidRDefault="00CF5B92" w:rsidP="008E7960">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00CF5B92" w:rsidRPr="008E7960">
+      <w:pgSz w:w="11909" w:h="16834"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{5DB72CCC-F7EE-47E7-9D3E-3910BF876C7C}"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{04A9D030-1AD5-44EA-A61C-767B7921E56B}"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...807 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00352D85"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00F10D3C"/>
+    <w:rsidRoot w:val="00CF5B92"/>
+    <w:rsid w:val="00045630"/>
+    <w:rsid w:val="003D2CA4"/>
+    <w:rsid w:val="004830FE"/>
+    <w:rsid w:val="008E7960"/>
+    <w:rsid w:val="00CF5B92"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{7421A58F-00E3-4B5A-990A-FC19032D8859}"/>
+  <w14:docId w14:val="30556BAE"/>
+  <w15:docId w15:val="{FB55228C-2810-4E20-9529-6452B2F20A96}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7423,461 +1744,584 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="400" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="20"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003D4BA6"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="434343"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="20">
-[...4 lines deleted...]
-    <w:rsid w:val="003D4BA6"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003D4BA6"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...30 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2341</Characters>
+  <Pages>2</Pages>
+  <Words>2708</Words>
+  <Characters>1544</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2746</CharactersWithSpaces>
+  <CharactersWithSpaces>4244</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>