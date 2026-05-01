--- v0 (2025-10-23)
+++ v1 (2026-05-01)
@@ -1,30 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -203,63 +203,63 @@
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15588" autoAdjust="0"/>
     <p:restoredTop sz="94700" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="70" d="100"/>
-          <a:sy n="70" d="100"/>
+          <a:sx n="87" d="100"/>
+          <a:sy n="87" d="100"/>
         </p:scale>
-        <p:origin x="1386" y="72"/>
+        <p:origin x="1334" y="58"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -331,54 +331,53 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130425"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1752600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
@@ -450,76 +449,75 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>06.10.2020</a:t>
+              <a:t>27.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -565,128 +563,126 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Вертикальный текст 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>06.10.2020</a:t>
+              <a:t>27.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -737,133 +733,131 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Вертикальный заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6629400" y="274638"/>
             <a:ext cx="2057400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Вертикальный текст 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>06.10.2020</a:t>
+              <a:t>27.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -909,128 +903,126 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>06.10.2020</a:t>
+              <a:t>27.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1085,54 +1077,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="4406900"/>
             <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Текст 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="2906713"/>
             <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
@@ -1205,75 +1196,75 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>06.10.2020</a:t>
+              <a:t>27.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1319,54 +1310,53 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -1376,82 +1366,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Содержимое 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -1461,104 +1450,103 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>06.10.2020</a:t>
+              <a:t>27.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1608,54 +1596,53 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Текст 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1535113"/>
             <a:ext cx="4040188" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -1674,51 +1661,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Содержимое 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2174875"/>
             <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -1730,82 +1717,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Текст 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="1535113"/>
             <a:ext cx="4041775" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -1824,51 +1810,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Содержимое 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="2174875"/>
             <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -1880,104 +1866,103 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Дата 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>06.10.2020</a:t>
+              <a:t>27.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Нижний колонтитул 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2023,76 +2008,75 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Дата 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>06.10.2020</a:t>
+              <a:t>27.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Нижний колонтитул 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2140,51 +2124,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Дата 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>06.10.2020</a:t>
+              <a:t>27.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Нижний колонтитул 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2239,54 +2223,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="273050"/>
             <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3575050" y="273050"/>
             <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
@@ -2296,82 +2279,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Текст 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1435100"/>
             <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
@@ -2390,75 +2372,75 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>06.10.2020</a:t>
+              <a:t>27.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2513,54 +2495,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="4800600"/>
             <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Рисунок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="612775"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
@@ -2640,75 +2621,75 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>06.10.2020</a:t>
+              <a:t>27.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2773,156 +2754,154 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Текст 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>06.10.2020</a:t>
+              <a:t>27.10.2025</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3372,79 +3351,79 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="188640"/>
             <a:ext cx="7772400" cy="1109985"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
               <a:t>Вим</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
               <a:t>і</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
               <a:t>рювання</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
               <a:t>швидкості</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
               <a:t>повітряного</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
               <a:t> потоку</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
@@ -3481,98 +3460,91 @@
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1656773495"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0"/>
               <a:t>Трубка </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0" err="1"/>
               <a:t>Прандаля</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -3664,51 +3636,51 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
               <a:t>Ротометр</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2411760" y="1373812"/>
             <a:ext cx="3042562" cy="5151532"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3960,81 +3932,65 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323528" y="692696"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0" err="1"/>
               <a:t>Анеморумбометр</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0"/>
-              <a:t> М – </a:t>
-[...7 lines deleted...]
-              <a:t>призначений </a:t>
+              <a:t> М – 47 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
-              <a:t>для дистанційного вимірювання швидкості і напрямку вітру на відстані від нього до 100 </a:t>
-[...8 lines deleted...]
-              <a:rPr lang="uk-UA" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>призначений для дистанційного вимірювання швидкості і напрямку вітру на відстані від нього до 100 м.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" err="1"/>
               <a:t>Анеморумбометр</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0"/>
-              <a:t>М-63М –1 </a:t>
+              <a:t> М-63М –1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>– для дистанційного вимірювання миттєвої, максимальної і середньої швидкості та напрямку вітру в стаціонарних умовах. Принцип дії цих приладів полягає у використанні залежностей між швидкістю вітру і частотою обертання вертушки та між напрямком вітру і вільно орієнтованою </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" err="1"/>
               <a:t>флюгаркою</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t> датчика вітру. Швидкість і напрямок вітру перетворюються в електричні сигнали, які відлічують візуально за показами вимірювального пульта.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1970498522"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -4260,55 +4216,55 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="528341" y="175428"/>
             <a:ext cx="8229600" cy="778098"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
               <a:t>Анемометр </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
               <a:t>ручний</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -4860,51 +4816,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="375767" y="404664"/>
             <a:ext cx="3888432" cy="940966"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
               <a:t>Флюгер</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -5315,57 +5271,50 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3229479003"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -5452,57 +5401,50 @@
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1924466203"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -5668,105 +5610,98 @@
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1003036338"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="8229600" cy="634082"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
               <a:t>В</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0" err="1"/>
               <a:t>ітровказ</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -5993,54 +5928,53 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="188640"/>
             <a:ext cx="8229600" cy="850106"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
               <a:t>Анемометр чашкового типу</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2050" name="Picture 2"/>
@@ -6157,57 +6091,50 @@
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3454712501"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -6304,104 +6231,96 @@
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1980117412"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="467544" y="12998"/>
             <a:ext cx="8229600" cy="967730"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
               <a:t>Термоанемометр</a:t>
             </a:r>
-            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Объект 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4098" name="Picture 2"/>
@@ -6454,161 +6373,138 @@
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1553080432"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="8229600" cy="706090"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0"/>
               <a:t>У</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0" err="1"/>
               <a:t>льтразвуковий</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0"/>
-              <a:t>анемометр</a:t>
+              <a:t> анемометр</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5076056" y="1077570"/>
             <a:ext cx="3610744" cy="5048593"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0"/>
-              <a:t>дії </a:t>
-[...7 lines deleted...]
-              <a:t>на вимірюванні швидкості звуку, яка змінюється в залежності від орієнтації вектора руху повітря (напрямку вітру) щодо шляху поширення звуку.</a:t>
+              <a:t>Принцип дії заснований на вимірюванні швидкості звуку, яка змінюється в залежності від орієнтації вектора руху повітря (напрямку вітру) щодо шляху поширення звуку.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -6723,56 +6619,108 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="395536" y="1052736"/>
             <a:ext cx="4042792" cy="5073427"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0"/>
-              <a:t>Прибор </a:t>
+              <a:rPr lang="uk-UA" sz="3600" b="1" dirty="0"/>
+              <a:t>П</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>рилад</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0"/>
-              <a:t>для измерения полного напора текущей жидкости (суспензии) или газа.</a:t>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>вимірювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>динамічного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>тиску</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0"/>
+              <a:t> потоку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>рідини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>суспензії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0"/>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0"/>
+              <a:t> газу.</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="3600" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2050" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="8841" r="4569" b="65374"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
@@ -7159,51 +7107,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>170</Words>
+  <Words>211</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Экран (4:3)</PresentationFormat>
   <Paragraphs>18</Paragraphs>
   <Slides>25</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>