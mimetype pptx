--- v0 (2025-10-24)
+++ v1 (2026-11-01)
@@ -49,147 +49,155 @@
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" bookmarkIdSeed="2">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483745" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="281" r:id="rId4"/>
     <p:sldId id="282" r:id="rId5"/>
     <p:sldId id="283" r:id="rId6"/>
     <p:sldId id="284" r:id="rId7"/>
     <p:sldId id="285" r:id="rId8"/>
     <p:sldId id="286" r:id="rId9"/>
     <p:sldId id="287" r:id="rId10"/>
     <p:sldId id="308" r:id="rId11"/>
     <p:sldId id="312" r:id="rId12"/>
     <p:sldId id="310" r:id="rId13"/>
     <p:sldId id="313" r:id="rId14"/>
     <p:sldId id="288" r:id="rId15"/>
-    <p:sldId id="309" r:id="rId16"/>
-[...8 lines deleted...]
-    <p:sldId id="329" r:id="rId25"/>
+    <p:sldId id="329" r:id="rId16"/>
+    <p:sldId id="309" r:id="rId17"/>
+    <p:sldId id="337" r:id="rId18"/>
+    <p:sldId id="338" r:id="rId19"/>
+    <p:sldId id="339" r:id="rId20"/>
+    <p:sldId id="340" r:id="rId21"/>
+    <p:sldId id="341" r:id="rId22"/>
+    <p:sldId id="342" r:id="rId23"/>
+    <p:sldId id="343" r:id="rId24"/>
+    <p:sldId id="328" r:id="rId25"/>
     <p:sldId id="289" r:id="rId26"/>
     <p:sldId id="311" r:id="rId27"/>
     <p:sldId id="291" r:id="rId28"/>
     <p:sldId id="292" r:id="rId29"/>
     <p:sldId id="293" r:id="rId30"/>
     <p:sldId id="294" r:id="rId31"/>
     <p:sldId id="295" r:id="rId32"/>
     <p:sldId id="296" r:id="rId33"/>
     <p:sldId id="297" r:id="rId34"/>
     <p:sldId id="298" r:id="rId35"/>
     <p:sldId id="299" r:id="rId36"/>
     <p:sldId id="300" r:id="rId37"/>
     <p:sldId id="301" r:id="rId38"/>
-    <p:sldId id="302" r:id="rId39"/>
-[...23 lines deleted...]
-    <p:sldId id="307" r:id="rId63"/>
+    <p:sldId id="345" r:id="rId39"/>
+    <p:sldId id="346" r:id="rId40"/>
+    <p:sldId id="347" r:id="rId41"/>
+    <p:sldId id="344" r:id="rId42"/>
+    <p:sldId id="302" r:id="rId43"/>
+    <p:sldId id="303" r:id="rId44"/>
+    <p:sldId id="304" r:id="rId45"/>
+    <p:sldId id="333" r:id="rId46"/>
+    <p:sldId id="305" r:id="rId47"/>
+    <p:sldId id="306" r:id="rId48"/>
+    <p:sldId id="314" r:id="rId49"/>
+    <p:sldId id="332" r:id="rId50"/>
+    <p:sldId id="317" r:id="rId51"/>
+    <p:sldId id="334" r:id="rId52"/>
+    <p:sldId id="336" r:id="rId53"/>
+    <p:sldId id="335" r:id="rId54"/>
+    <p:sldId id="316" r:id="rId55"/>
+    <p:sldId id="330" r:id="rId56"/>
+    <p:sldId id="331" r:id="rId57"/>
+    <p:sldId id="321" r:id="rId58"/>
+    <p:sldId id="322" r:id="rId59"/>
+    <p:sldId id="318" r:id="rId60"/>
+    <p:sldId id="323" r:id="rId61"/>
+    <p:sldId id="324" r:id="rId62"/>
+    <p:sldId id="325" r:id="rId63"/>
+    <p:sldId id="326" r:id="rId64"/>
+    <p:sldId id="327" r:id="rId65"/>
+    <p:sldId id="280" r:id="rId66"/>
+    <p:sldId id="307" r:id="rId67"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -482,51 +490,51 @@
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="84" d="100"/>
           <a:sy n="84" d="100"/>
         </p:scale>
         <p:origin x="595" y="58"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -737,51 +745,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2025</a:t>
+              <a:t>20.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1075,51 +1083,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2025</a:t>
+              <a:t>20.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1476,51 +1484,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2025</a:t>
+              <a:t>20.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1812,51 +1820,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2025</a:t>
+              <a:t>20.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2132,51 +2140,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2025</a:t>
+              <a:t>20.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2528,51 +2536,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2025</a:t>
+              <a:t>20.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2785,51 +2793,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2025</a:t>
+              <a:t>20.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3047,51 +3055,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2025</a:t>
+              <a:t>20.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3309,51 +3317,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2025</a:t>
+              <a:t>20.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3638,51 +3646,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2025</a:t>
+              <a:t>20.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3961,51 +3969,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2025</a:t>
+              <a:t>20.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4418,51 +4426,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2025</a:t>
+              <a:t>20.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4623,51 +4631,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2025</a:t>
+              <a:t>20.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4800,51 +4808,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2025</a:t>
+              <a:t>20.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5133,51 +5141,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2025</a:t>
+              <a:t>20.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5478,51 +5486,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2025</a:t>
+              <a:t>20.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7599,51 +7607,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="10361612" y="6130437"/>
             <a:ext cx="1146283" cy="370396"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2025</a:t>
+              <a:t>20.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="6135808"/>
             <a:ext cx="7619999" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -8124,91 +8132,91 @@
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
@@ -8224,158 +8232,174 @@
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=O_zkqfwkGo8" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.finance.ua/ua/news/-/466777/shho-zminyt-zakon-pro-regulyuvannya-ukrayinskogo-platizhnogo-rynku-infografika" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -8437,216 +8461,193 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="3200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>1</a:t>
-            </a:r>
+              <a:t>1. Загальні вимоги щодо організації та регулювання платіжної системи</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>. Загальні вимоги щодо організації та регулювання платіжної системи</a:t>
-[...7 lines deleted...]
-            </a:pPr>
+              <a:t>2. Система електронних платежів (СЕП) НБУ</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>2. </a:t>
+              <a:t>. Особливості функціонування Систем </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>миттєвих </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Система електронних платежів (СЕП) НБУ</a:t>
-            </a:r>
+              <a:t>платежів</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>4</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>. </a:t>
-            </a:r>
+              <a:t>. Характеристика моделей обслуговування консолідованого</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Організація роботи в Системі термінових переказів (СТП)</a:t>
+              <a:t>кореспондентського рахунку в СЕМП </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>5</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>. </a:t>
-[...63 lines deleted...]
-              <a:t>Національна система масових електронних платежів (НСМЕП)</a:t>
+              <a:t>. Національна система масових електронних платежів (НСМЕП)</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1787285079"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
@@ -8794,81 +8795,61 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>системи електронних платежів </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>(СЕП) та </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>системи </a:t>
-[...29 lines deleted...]
-              <a:t>координацію роботи яких забезпечує система моніторингу технічних рахунків. Додатковими складовими СЕМП є інформаційно-пошукова система, система резервування і відновлення функціонування СЕМП.</a:t>
+              <a:t>системи миттєвих переказів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, координацію роботи яких забезпечує система моніторингу технічних рахунків. Додатковими складовими СЕМП є інформаційно-пошукова система, система резервування і відновлення функціонування СЕМП.</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2680680609"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
@@ -8972,81 +8953,51 @@
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Система </a:t>
-[...29 lines deleted...]
-              <a:t>банку (СМП) </a:t>
+              <a:t>Система миттєвих переказів Національного банку (СМП) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>—  це Система електронних платежів, внутрішня платіжна система Національного банку України, яка забезпечує проведення безготівкових платежів між банками. З 1 грудня 2024 року вона працює у версії СЕП-4.1, яка надає функціональність миттєвого кредитового переказу. Ця функція дозволяє здійснювати перекази між рахунками користувачів протягом 10 секунд у будь-який час </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>доби.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
@@ -9327,61 +9278,51 @@
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>- договір про кореспондентський рахунок у Національному банку України;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>- </a:t>
-[...9 lines deleted...]
-              <a:t>договір про розрахунково-інформаційне обслуговування в системі електронних платежів НБУ.</a:t>
+              <a:t>- договір про розрахунково-інформаційне обслуговування в системі електронних платежів НБУ.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>	Можна без перебільшень зробити висновок, що впровадження СЕМП підняло банківську індустрію України на якісно новий рівень.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
@@ -9490,69 +9431,52 @@
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>- надання широкого спектра послуг для користувачів;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>- високий рівень внутрішнього бухгалтерського обліку та контролю</a:t>
-[...17 lines deleted...]
-            </a:endParaRPr>
+              <a:t>- високий рівень внутрішнього бухгалтерського обліку та контролю;</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3997755014"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -9936,99 +9860,86 @@
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>СЕП належить до системи валових розрахунків у режимі реального часу (за міжнародною класифікацією – RTGS). 1 квітня 2023 року запрацювало нове покоління СЕП (СЕП-4) на базі міжнародного стандарту </a:t>
-[...47 lines deleted...]
-            </a:r>
+              <a:t>СЕП належить до системи валових розрахунків у режимі реального часу (за міжнародною класифікацією – RTGS). 1 квітня 2023 року запрацювало нове покоління СЕП (СЕП-4) на базі міжнародного стандарту ISO20022. Відтепер СЕП працює 24/7 що передбачає цілодобове виконання міжбанківських платіжних операцій без призупинення роботи системи та миттєвий перехід від поточного до наступного календарного дня.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Учасниками СЕП є Національний банк, банки України та Державна казначейська служба України. В середньому за добу СЕП обробляє 1,2 млн платежів на суму близько 653 млрд грн. Проте потенціал СЕП значно більший – запас пропускної спроможності СЕП дозволяє щоденно обробити практично у 10 разів більше документів, ніж теперішні обсяги (більш детально дивись слайд </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>15).</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
@@ -10091,109 +10002,109 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="624688" y="561315"/>
-            <a:ext cx="10981855" cy="5694630"/>
+            <a:off x="624688" y="506994"/>
+            <a:ext cx="10981855" cy="5839485"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just">
-[...4 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+            <a:pPr algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Рисунок 1"/>
+          <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1517388" y="274778"/>
-            <a:ext cx="9196454" cy="6448773"/>
+            <a:off x="1493452" y="159073"/>
+            <a:ext cx="9244325" cy="6535326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4136613824"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2650950686"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10242,62 +10153,62 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1199582" y="459166"/>
-            <a:ext cx="9832065" cy="6062258"/>
+            <a:off x="1517388" y="274778"/>
+            <a:ext cx="9196454" cy="6448773"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3601459758"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4136613824"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10333,75 +10244,75 @@
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1666446" y="261997"/>
-            <a:ext cx="8898338" cy="6293266"/>
+            <a:off x="1199582" y="459166"/>
+            <a:ext cx="9832065" cy="6062258"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1315591649"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3601459758"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10437,75 +10348,75 @@
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1511379" y="407406"/>
-            <a:ext cx="9208472" cy="6219300"/>
+            <a:off x="1666446" y="261997"/>
+            <a:ext cx="8898338" cy="6293266"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3112925017"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1315591649"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10554,62 +10465,62 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1502228" y="375798"/>
-            <a:ext cx="9226773" cy="6310186"/>
+            <a:off x="1511379" y="407406"/>
+            <a:ext cx="9208472" cy="6219300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1315642307"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3112925017"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10932,62 +10843,62 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1757698" y="244304"/>
-            <a:ext cx="8715833" cy="6455402"/>
+            <a:off x="1502228" y="375798"/>
+            <a:ext cx="9226773" cy="6310186"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1326610485"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1315642307"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11036,62 +10947,62 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1652256" y="422166"/>
-            <a:ext cx="8926717" cy="6233920"/>
+            <a:off x="1757698" y="244304"/>
+            <a:ext cx="8715833" cy="6455402"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3306382957"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1326610485"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11140,160 +11051,166 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1713408" y="370101"/>
-            <a:ext cx="8804413" cy="6077058"/>
+            <a:off x="1652256" y="422166"/>
+            <a:ext cx="8926717" cy="6233920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="213819789"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3306382957"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="624688" y="506994"/>
-            <a:ext cx="10981855" cy="5839485"/>
+            <a:off x="624688" y="561315"/>
+            <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
-[...4 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Рисунок 5"/>
+          <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="624688" y="506994"/>
-            <a:ext cx="10981855" cy="5823808"/>
+            <a:off x="1713408" y="370101"/>
+            <a:ext cx="8804413" cy="6077058"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2727198986"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="213819789"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11322,82 +11239,76 @@
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Рисунок 1"/>
+          <p:cNvPr id="6" name="Рисунок 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1697524" y="400710"/>
-            <a:ext cx="8836182" cy="6247457"/>
+            <a:off x="624688" y="506994"/>
+            <a:ext cx="10981855" cy="5823808"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2650950686"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2727198986"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11724,253 +11635,223 @@
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Організаційна структура СЕП складається з:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Платіжної </a:t>
-[...9 lines deleted...]
-              <a:t>організації; центру оброблення СЕП (далі – ЦОСЕП); розрахункового банку;</a:t>
+              <a:t>Платіжної організації; центру оброблення СЕП (далі – ЦОСЕП); розрахункового банку;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>учасників СЕП.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>	Платіжною організацією СЕП є НБУ. Інформація про Платіжну організацію СЕП та організаційну структуру Платіжної організації СЕП розміщується на сторінці офіційного Інтернет-представництва НБУ. </a:t>
+              <a:t>	Платіжною організацією СЕП є НБУ. Інформація про Платіжну організацію СЕП та організаційну структуру Платіжної організації СЕП розміщується на сторінці офіційного Інтернет-представництва НБУ. Керівним органом Платіжної організації СЕП є Рада Платіжної організації. 	Функції ЦОСЕП виконує Департамент інформаційних технологій НБУ. Функції розрахункового банку СЕП виконує Операційний департамент НБУ.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Учасниками </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>СЕП можуть бути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Національний </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>	</a:t>
-[...10 lines deleted...]
-            </a:r>
+              <a:t>банк;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>	</a:t>
-[...84 lines deleted...]
-            </a:r>
+              <a:t>	банк-резидент, відомості про якого внесені до Державного реєстру банків України;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>банк;</a:t>
-[...7 lines deleted...]
-            </a:pPr>
+              <a:t>	філія банку-резидента, який отримав дозвіл </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>НБУ </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>	банк-резидент, відомості про якого внесені до Державного реєстру банків України;</a:t>
-[...16 lines deleted...]
-              <a:t>	філія банку-резидента, який отримав дозвіл НБЕ на роботу в СЕП за відповідною моделлю обслуговування консолідованого кореспондентського рахунку;</a:t>
+              <a:t>на роботу в СЕП за відповідною моделлю обслуговування консолідованого кореспондентського рахунку;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>	Державна казначейська служба </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -14954,437 +14835,352 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>4. Організація роботи в Системі </a:t>
-[...9 lines deleted...]
-              <a:t>миттєвих переказів</a:t>
+              <a:t>4. Організація роботи в Системі миттєвих переказів</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Миттєві перекази реалізуються в складі системи електронних платежів Національного банку України (СЕП).</a:t>
-[...16 lines deleted...]
-              <a:t>	Безпосередньо </a:t>
+              <a:t>Національний банк активно працює над впровадженням та поширенням миттєвих кредитових переказів (саме за їх допомогою і здійснюються миттєві платежі).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Миттєвий </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кредитовий переказ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>до функціоналу миттєвого переказу СЕП (далі – МП СЕП) входить </a:t>
-[...9 lines deleted...]
-              <a:t>виконання </a:t>
+              <a:t> – платіжна операція з рахунку платника на рахунок отримувача, що виконується невідкладно з моменту прийняття платіжної інструкції в будь-яку з 24 годин будь-якого календарного дня. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Такий </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>миттєвого переказу шляхом обміну між учасниками і ЦОСЕП повідомленнями </a:t>
-[...9 lines deleted...]
-              <a:t>миттєвого </a:t>
+              <a:t>переказ виконується безпосередньо між рахунками користувачів. Не слід його плутати з переказом коштів із використанням реквізитів платіжних карток (так звані "перекази з карти на карту", "</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>P2P" </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>переказу </a:t>
-[...19 lines deleted...]
-              <a:t>. </a:t>
+              <a:t>та "</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>C2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Зазначений функціонал реалізовано за </a:t>
-[...9 lines deleted...]
-              <a:t>технологією</a:t>
+              <a:t>С"), це абсолютно різні платіжні операції.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>У </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>, визначеною в документі «Система електронних платежів Національного банку </a:t>
-[...9 lines deleted...]
-              <a:t>України </a:t>
+              <a:t>платіжних застосунках надавачів платіжних послуг кредитові перекази найчастіше називають перекази на рахунок/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>IBAN/</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>(версія СЕП-4.1). Технологія і формати обміну повідомленнями між учасниками і ЦОСЕП. Реалізація миттєвого переказу СЕП».</a:t>
-[...16 lines deleted...]
-              <a:t>	До </a:t>
+              <a:t>за реквізитами.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	У </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>нових сервісних функцій, необхідних для виконання миттєвого переказу СЕП, </a:t>
-[...9 lines deleted...]
-              <a:t>належить</a:t>
+              <a:t>листопаді 2024 року набрали чинності зміни до Закону України "Про платіжні послуги", які визначають загальні засади виконання миттєвих кредитових переказів. Вони </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>імплементують</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>:</a:t>
-[...140 lines deleted...]
-              <a:t>тощо.</a:t>
+              <a:t> Регламент (ЄС) 2024/886 (про внесення змін до Регламентів (ЄС) № 260/2012, (ЄС) 2021/1230 і Директив 98/26/ЄС, (ЄС) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2015/2366 щодо встановлення спеціальних вимог до миттєвих</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1199562398"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
@@ -15407,1165 +15203,645 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Зазначені сервісні </a:t>
-[...393 lines deleted...]
-              <a:t>і формати </a:t>
+              <a:t>кредитових переказів у євро на додаток до загальних вимог, що застосовуються до всіх кредитових переказів). </a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just">
-              <a:spcBef>
-[...29 lines deleted...]
-            </a:r>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>учасниками і ЦОСЕП</a:t>
-[...10 lines deleted...]
-            </a:r>
+              <a:t>	Також із грудня 2024 року запрацювала нова версія Системи електронних платежів Національного банку (СЕП) – СЕП-4.1 із функціональністю миттєвих кредитових переказів (далі – миттєві перекази СЕП). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-            </a:r>
+              <a:t>	Вже з серпня 2025 року відповідно до Закону України "Про платіжні послуги" надавачі платіжних послуг, які надають послугу з виконання кредитового переказу, зобов’язані:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	1) забезпечити надання користувачу послуги з виконання миттєвого кредитового переказу (з дотриманням вимог та обмежень, установлених Національним банком);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	2) надати платнику можливість ініціювати миттєвий кредитовий переказ тими самими засобами дистанційної комунікації, якими надається можливість ініціювання кредитового переказу.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Особливості миттєвих переказів СЕП:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	альтернативний </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спосіб розрахунку за товари та послуги за рахунок миттєвого зарахування коштів на рахунок отримувача;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3759242120"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4083963993"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
-            <a:ext cx="10981855" cy="5694630"/>
+            <a:ext cx="11090496" cy="5758004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
-[...6 lines deleted...]
-              <a:t>	</a:t>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	миттєве </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Необхідною умовою участі фінансової установи (банківської установи або </a:t>
-[...9 lines deleted...]
-              <a:t>небанківського </a:t>
+              <a:t>інформування отримувача та платника про результат виконання платіжної операції (у спосіб, визначений у договорі з надавачем платіжних послуг);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	можливе </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>надавача платіжних послуг) у виконанні миттєвого переказу через СЕП є її участь у </a:t>
-[...9 lines deleted...]
-              <a:t>виконанні </a:t>
+              <a:t>використання коштів отримувачем одразу після завершення платіжної операції, яка відбувається протягом 10 секунд;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	немає </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>міжбанківського переказу через СЕП. Тобто:</a:t>
-[...16 lines deleted...]
-              <a:t>- </a:t>
+              <a:t>потреби в платіжному терміналі для приймання платежів за товари та послуги та, відповідно, немає витрат, пов’язаних із його використанням;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	зменшення </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>банківська установа має бути учасником СЕП;</a:t>
-[...16 lines deleted...]
-              <a:t>- </a:t>
+              <a:t>операційних витрат надавачів платіжних послуг (ураховуючи тарифну політику СЕП);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	ініціювання </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>небанківський надавач платіжних послуг може:</a:t>
-[...18 lines deleted...]
-              <a:t>або </a:t>
+              <a:t>платіжних операцій із платіжних застосунків надавачів платіжних послуг та передавання реквізитів між користувачами за допомогою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>QR-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>бути учасником СЕП і </a:t>
-[...26 lines deleted...]
-              <a:t>міститися </a:t>
+              <a:t>кодів, функціоналу “Поділитися” (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Share) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>в Довіднику учасників СЕП;</a:t>
-[...18 lines deleted...]
-              <a:t>або </a:t>
+              <a:t>графічним зображенням </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>QR-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>не бути учасником СЕП </a:t>
-[...73 lines deleted...]
-              <a:t>СЕП через розрахунковий рахунок </a:t>
+              <a:t>коду або </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Deeplink</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
-[...8 lines deleted...]
-            <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>обслуговуючому банку згідно </a:t>
-[...36 lines deleted...]
-              <a:t>XIV </a:t>
+              <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Інструкції про </a:t>
-[...27 lines deleted...]
-            </a:r>
+              <a:t>Упровадження миттєвих переказів СЕП сприятиме:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>платіжних операцій </a:t>
-[...26 lines deleted...]
-              <a:t>Україні </a:t>
+              <a:t>прискоренню </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цифровізації</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>в </a:t>
-[...27 lines deleted...]
-            </a:r>
+              <a:t> фінансових послуг та розвитку безготівкових розрахунків;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>в </a:t>
-[...20 lines deleted...]
-            </a:r>
+              <a:t>посиленню конкуренції між платіжними системами та сервісами, що стимулюватиме покращення якості платіжних послуг та зменшення їх вартості;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>майбутній інтеграції з міжнародними системами миттєвих переказів, зокрема </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ЄС.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2133838648"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3230610037"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -16796,532 +16072,214 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>	Небанківський </a:t>
+              <a:t>	Також </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>надавач платіжних послуг, який є учасником СЕП, розглядається як «</a:t>
-[...9 lines deleted...]
-              <a:t>учасник </a:t>
+              <a:t>важливою є роль миттєвих кредитових переказів у розвитку відкритого </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>банкінгу</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>СЕП-інша установа» і відповідно в разі участі його у миттєвому переказі СЕП – як «</a:t>
-[...9 lines deleted...]
-              <a:t>учасник </a:t>
+              <a:t> в Україні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Миттєві </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>МП СЕП-інша установа». Термін "</a:t>
+              <a:t>перекази СЕП упроваджені в Україні на основі міжнародного стандарту </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>ASPSP" </a:t>
+              <a:t>ISO 20022 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>в документації до СЕП до нього не </a:t>
-[...9 lines deleted...]
-              <a:t>застосовується</a:t>
+              <a:t>та з використанням схеми </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Single Euro Payments Area (SEPA), </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>.</a:t>
-[...269 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
+              <a:t>що спрощує їхню подальшу інтеграцію з платіжними ринком Європейського Союзу.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...89 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Рисунок 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="876865" y="2445945"/>
+            <a:ext cx="10477500" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3682214255"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2912412093"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -17329,448 +16287,228 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
-[...36 lines deleted...]
-              <a:t>Якщо</a:t>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Миттєві </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>:</a:t>
+              <a:t>перекази реалізуються в складі системи електронних платежів Національного банку України (СЕП).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>• Агент платника (</a:t>
+              <a:t>	Безпосередньо до функціоналу миттєвого переказу СЕП (далі – МП СЕП) входить виконання миттєвого переказу шляхом обміну між учасниками і ЦОСЕП повідомленнями миттєвого переказу СЕП</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Debtor Agent) </a:t>
+              <a:t>. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>і Агент Отримувача (</a:t>
+              <a:t>Зазначений функціонал реалізовано за технологією, визначеною в документі «Система електронних платежів Національного банку України (версія СЕП-4.1). Технологія і формати обміну повідомленнями між учасниками і ЦОСЕП. Реалізація миттєвого переказу СЕП».</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	До нових сервісних функцій, необхідних для виконання миттєвого переказу СЕП, належить:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- отримання нормативно-довідкової інформації СЕП щодо учасників миттєвого переказу СЕП;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- перерозподіл ліквідності учасників СЕП (розподіл наявних коштів на частини, призначені для виконання кредитового переказу і миттєвого переказу).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Крім того, низка повідомлень </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Creditor Agent) </a:t>
+              <a:t>ISO 20022, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>збігаються,</a:t>
-[...153 lines deleted...]
-              <a:t>через СЕП</a:t>
+              <a:t>реалізованих у СЕП-4.0, поширюється також на їх застосування до миттєвого переказу СЕП, наприклад, управління рахунками, отримання виписок тощо</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-          </a:p>
-[...109 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3737015899"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="360316575"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -17778,205 +16516,572 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
-[...81 lines deleted...]
-            </a:r>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>) (табл. 1</a:t>
+              <a:t>Зазначені сервісні </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функції</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізовано у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вигляді</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>доопрацювання повідомлень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> реалізованих </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у СЕП-4.0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зі збереженням </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізованої</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в СЕП-4.0 технології </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обміну</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повідомленнями </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>учасниками </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>СЕП і ЦОСЕП</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначеної документом</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>«Система електронних</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платежів Національного</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>б</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>анку (шифр </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>СЕП-4</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Технологія </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і формати </a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>	Учасники розрахунків, враховуючи свої потреби, обирають ту з моделей, яка є більш зручною для </a:t>
-[...11 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
+              <a:t>обміну повідомленнями</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>учасниками і ЦОСЕП</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>».</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Рисунок 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4576802" y="274553"/>
+            <a:ext cx="6566074" cy="6268154"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2132018370"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3759242120"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -17988,786 +17093,1121 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
-[...20 lines deleted...]
-            </a:pPr>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Необхідною умовою участі фінансової установи (банківської установи або </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>небанківського </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надавача платіжних послуг) у виконанні миттєвого переказу через СЕП є її участь у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконанні </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>міжбанківського переказу через СЕП. Тобто:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>банківська установа має бути учасником СЕП;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>небанківський надавач платіжних послуг може:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бути учасником СЕП і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідно</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>міститися </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в Довіднику учасників СЕП;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>не бути учасником СЕП </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконувати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>міжбанківські </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахунки</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>СЕП через розрахунковий рахунок </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обслуговуючому банку згідно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розділом </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>XIV </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Інструкції про </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконання</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>міжбанківських </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжних операцій </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Україні </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>національній валюті і відповідно</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>міститися </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Довіднику </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ASPSP.</a:t>
+            </a:r>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="752949" y="995882"/>
-            <a:ext cx="10853594" cy="5260063"/>
+            <a:off x="5808381" y="2373805"/>
+            <a:ext cx="5870590" cy="3957614"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1247654630"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2133838648"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
-            <a:ext cx="10981855" cy="5794218"/>
+            <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
-[...34 lines deleted...]
-            </a:pPr>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Небанківський </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
+              <a:t>надавач платіжних послуг, який є учасником СЕП, розглядається як «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>учасник </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>СЕП-інша установа» і відповідно в разі участі його у миттєвому переказі СЕП – як «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>учасник </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>МП СЕП-інша установа». Термін "</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ASPSP" </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в документації до СЕП до нього не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>застосовується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
-[...156 lines deleted...]
-              <a:t>.</a:t>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ASPSP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>яка не є учасником СЕП і виконує міжбанківські розрахунки в СЕП через </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Розрахунковий </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рахунок в банку, може виконувати миттєві перекази СЕП також виключно через </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Розрахунковий </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рахунок в цьому самому банку. Для таких </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ASPSP </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в документації до СЕП </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вводиться </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>назва </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ASPSP-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>МП.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Відповідно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в нормативно-довідковій інформації СЕП запроваджено довідники:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>учасників МП СЕП (Довідник учасників МП СЕП);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ASPSP, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що беруть участь у виконанні МП СЕП (Довідник </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ASPSP-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>МП</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>	</a:t>
-[...176 lines deleted...]
-              <a:t>	Його </a:t>
+              <a:t>	Якщо </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>філії є опосередкованими учасниками СЕП, тобто, вони мають власний код банку</a:t>
-[...9 lines deleted...]
-              <a:t>, присутні </a:t>
+              <a:t>учасник МП СЕП працює в СЕП за консолідованим кореспондентським рахунком</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, то </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>в довіднику учасників СЕП, але не можуть самостійно обмінюватися інформацією </a:t>
-[...10 lines deleted...]
-            </a:r>
+              <a:t>порядок роботи за відповідною моделлю поширюється на виконання миттєвого </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>переказу СЕП.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>.</a:t>
-[...133 lines deleted...]
-              <a:t>	Оскільки всі платіжні повідомлення від філій проходять до СЕП виключно через головний банк, то в головному банку є можливість перегляду повного змісту платіжних інструкцій та їх схвалення / відхилення. Таким чином забезпечується повний контроль усіх платежів філій</a:t>
+              <a:t>	На першому етапі розроблення і впровадження МП СЕП у дослідно-промислову експлуатацію участь у МП СЕП з боку учасників СЕП є добровільною залежно від їх готовності та бізнес-потреб. Кінцевою метою впровадження МП СЕП є участь у МП СЕП всіх учасників СЕП</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3469332947"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3682214255"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -18785,104 +18225,438 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
-[...21 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Внутрішньобанківський </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>миттєвий </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>переказ. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>• Агент платника (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Debtor Agent) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і Агент Отримувача (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Creditor Agent) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>збігаються,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>• або вони є учасниками однієї й тієї самої ВМС,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>• або один з них є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ASPSP-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>МП, що обслуговується в тому самому учаснику МП </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>СЕП / </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в учаснику тієї самої ВМС, що й другий з них, то повідомлення миттєвого переказу передається всередині </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Агента</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> або всередині ВМС і в ЦОСЕП не повинне надходити. Це означає, що Агент, який є учасником МП СЕП, має </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>організувати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в своїй системі автоматизації (а власник ВМС – у ВМС) оброблення </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішньобанківських </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>миттєвих переказів, яке з точки зору клієнта виглядатиме однаково з виконанням </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>миттєвого переказу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>через СЕП</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Організаційні питання. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Департамент </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформаційних технологій НБУ здійснює обслуговування функціоналу МП СЕП у складі обслуговування СЕП.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Служба </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>експлуатації СЕП здійснює консультативну підтримку учасників МП СЕП як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>окремий </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>випадок підтримки учасників СЕП.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Стенд </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функціоналу МП СЕП є складовою стенду СЕП в Департаменті інформаційних технологій НБУ.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="160229175"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3737015899"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -18890,680 +18664,999 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just">
-[...68 lines deleted...]
-            </a:pPr>
+            <a:pPr algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>5. Характеристика моделей обслуговування консолідованого кореспондентського рахунку в СЕМП</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Банк та його філії мають право працювати в СЕП з використанням відповідної моделі обслуговування консолідованого кореспондентського рахунка. Модель обслуговування консолідованого кореспондентського рахунка в СЕП (модель) – сукупність механізмів і правил роботи СЕП, банку та його філій, згідно з якими виконується міжбанківський переказ через консолідований кореспондентський рахунок.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Консолідований кореспондентський рахунок – кореспондентський рахунок, який відкритий у територіальному управлінні і на якому об’єднані кошти банку та його філій (або певної кількості філій) у разі роботи банку (філії) у СЕП за відповідною моделлю обслуговування консолідованого кореспондентського рахунка.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	З 1994 по 2003 р. було розроблено вісім моделей обслуговування консолідованого кореспондентського рахунка. У 2006 р. зменшено кількість моделей обслуговування консолідованого кореспондентського рахунка (відмінено 1, 2, 5 та 6 моделі, які обмежувалися одним регіоном</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>	</a:t>
-[...186 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>) (табл. 1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Учасники розрахунків, враховуючи свої потреби, обирають ту з моделей, яка є більш зручною для них.</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1476474498"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2132018370"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="543208" y="479834"/>
-            <a:ext cx="11126709" cy="5848537"/>
+            <a:off x="624688" y="561315"/>
+            <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just">
-[...160 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
+            <a:pPr algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Таблиця 1. Моделі обслуговування консолідованого кореспондентського рахунка</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Рисунок 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="752949" y="995882"/>
+            <a:ext cx="10853594" cy="5260063"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1179865759"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1247654630"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
-            <a:ext cx="10981855" cy="5694630"/>
+            <a:ext cx="10981855" cy="5794218"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
-[...15 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	На </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сьогодн</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і банки мають можливість обирати лише між двома моделями функціонування кореспондентського рахунку – це 3 чи 4.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>довіднику</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>учасників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> СЕП модель з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>опосередкованою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>участю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>філій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>має</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> номер </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>«3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>» (рис. 4)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Головний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>банк </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>має</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>власну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішньобанківську</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>міжфілійну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>систему (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ВМПС</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Його </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>філії є опосередкованими учасниками СЕП, тобто, вони мають власний код банку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, присутні </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в довіднику учасників СЕП, але не можуть самостійно обмінюватися інформацією </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з СЕП</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Філії </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обмінюються платіжною та технологічною інформацією з головним банком </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>засобами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ВМПС згідно з правилами, установленими ВМПС, а Головний банк виконує обмін </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>із СЕП </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повідомленнями </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ISO </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та технологічною інформацією, які стосуються і роботи самого </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>банка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, і виконання платежів його філіями</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Оскільки всі платіжні повідомлення від філій проходять до СЕП виключно через головний банк, то в головному банку є можливість перегляду повного змісту платіжних інструкцій та їх схвалення / відхилення. Таким </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чином, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпечується повний контроль усіх платежів філій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1202803425"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3469332947"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -19571,255 +19664,114 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>	</a:t>
-[...173 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
+              <a:t>Рис. 4.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Рисунок 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1365753" y="905348"/>
+            <a:ext cx="9998275" cy="5350597"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="492725948"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="160229175"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -20126,455 +20078,555 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" dirty="0">
-[...130 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2200" dirty="0">
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	На ТКР у ЦОСЕП відображаються всі розрахунки і головного банку, і філій. Окремий облік розрахунків філій у ЦОСЕП не ведеться.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Головний банк веде облік розрахунків філій у ВМПС.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Платежі між філіями даного банку, а також між головним банком і філіями виконуються засобами ВМПС і до СЕП не надходять. Єдиним винятком із цього правила є платежі за цінні папери за механізмом „поставка проти оплати” (специфіку їх виконання описано в документі «Кредитовий переказ за операціями з цінними паперами, які здійснюються з дотриманням принципу «Оплата проти поставки / Поставка проти оплати» на базі міжнародного стандарту ISO 20022»).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
-[...8 lines deleted...]
-            <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>) порядок відновлення роботи ВМС у разі порушення її роботи або виникнення надзвичайних ситуацій.</a:t>
-[...9 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2200" b="1">
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Наступна модель, яка </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>довіднику</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" b="1" smtClean="0">
-[...17 lines deleted...]
-            </a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>учасників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> СЕП </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>має</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> номер «4», </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>передбачає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>безпосередню</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> участь </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>філій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (рис. 5).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>, що створює ВМС, зобов’язаний визначити умови та порядок її функціонування з урахуванням вимог законодавства України. Правила ВМС мають бути узгоджені з Національним банком. </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:t>	Кожна філія є безпосереднім учасником СЕП, тобто виконує обмін платіжними й неплатіжними повідомленнями </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ISO </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та технологічною інформацією з СЕП самостійно, незалежно від головного банка. За такого підходу головний банк лише обмежує загальний об’єм початкових платежів філії, без конкретного санкціонування окремих платежів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2389839233"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1476474498"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="624688" y="561315"/>
-            <a:ext cx="10981855" cy="5694630"/>
+            <a:off x="543208" y="479834"/>
+            <a:ext cx="11126709" cy="5848537"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0" smtClean="0">
-[...102 lines deleted...]
-            </a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Головний банк керує роботою філій в СЕП шляхом:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	- установлення в ЦОСЕП умов, які обмежують роботу філій (так званих лімітів);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	- отримання від ЦОСЕП інформації про платежі, здійснені філіями;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	- обліку в своїй САБ загальних сум платежів, виконаних філіями через СЕП («ведення субрахунків філій»).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Для реалізації зазначених засобів керування і для головного банку, і для кожної філії в ЦОСЕП ведеться «технічний рахунок філії» (ТРФ), на якому обліковуються обороти даного безпосереднього учасника СЕП.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	На початку банківського дня значення ТРФ установлюється рівним нулю. Протягом банківського дня на ТРФ відображаються трансакції СЕП, які прийняті/відправлені цим учасником. Водночас ці трансакції відображаються на ТКР головного банку.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Головний банк установлює обмеження («ліміти») для кожної з філій окремо.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	На відміну від СЕП-2 і СЕП-3, ТРФ наявні виключно для учасників СЕП, які працюють за моделлю з безпосередньою участю філій. Якщо головний банк працює зі своїми філіями за моделлю з опосередкованою участю філій в СЕП, то ЦОСЕП не здійснює окремого обліку розрахунків філій і відповідно не веде для них ТРФ. Аналогічно, для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>безмодельного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> банку ТРФ не ведеться.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2580276642"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1179865759"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -20592,144 +20644,104 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
-[...85 lines deleted...]
-            </a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Рис. 5.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Рисунок 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2480651" y="561315"/>
+            <a:ext cx="7708002" cy="5694878"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2693512631"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1202803425"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -20741,211 +20753,251 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
-[...21 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Банк зобов’язаний одержати дозвіл Національного банку для роботи в СЕП за відповідною моделлю обслуговування консолідованого кореспондентського рахунку.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Банк подає до Національного банку для одержання дозволу документи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, що підтверджують організаційну‚ функціональну та технологічну готовність банку до роботи в СЕП за відповідною моделлю, а саме:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	1) заяву про перехід банку на роботу в СЕП за відповідною моделлю із зазначенням назви</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, версії та розробника програмного забезпечення і системи захисту інформації, що мають використовуватися;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	2) затверджені правила здійснення банком і його філіями міжбанківських операцій за відповідною моделлю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Правила здійснення банком і його філіями міжбанківських операцій за відповідною моделлю повинні відповідати правилам СЕП та містити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	1) опис технологічних етапів здійснення міжбанківських операцій із зазначенням бухгалтерських проводок, що відповідають етапам оброблення платіжних інструкцій;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	2) порядок обліку та виконання банком і його філіями платіжних інструкцій, якщо немає (недостатньо) коштів на консолідованому кореспондентському рахунку банку, із зазначенням бухгалтерських проводок у банку та його філіях</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...123 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="636130547"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="492725948"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -20963,824 +21015,276 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	3) опис роботи модулів СЕП, уключаючи опис системи захисту інформації, забезпечення автентифікації та контролю за цілісністю платіжних інструкцій.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1" smtClean="0">
-[...749 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Банк у разі використання ВМС у правилах має враховувати вимоги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, визначені в Інструкції НБУ, а також зазначати:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	1) опис здійснення внутрішньобанківських операцій;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	2) опис системи захисту інформації та системи розподілу ключів криптографічного захисту інформації;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	3) порядок використання телекомунікаційних каналів зв’язку;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	4) регламент функціонування ВМС;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	5) опис технології обміну інформаційними повідомленнями між СЕП та філіями ВМС;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) порядок відновлення роботи ВМС у разі порушення її роботи або виникнення надзвичайних ситуацій.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Банк</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, що створює ВМС, зобов’язаний визначити умови та порядок її функціонування з урахуванням вимог законодавства України. Правила ВМС мають бути узгоджені з Національним банком. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1468301905"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2389839233"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -21798,515 +21302,168 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
-[...354 lines deleted...]
-              <a:rPr lang="en-US" sz="2200" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" smtClean="0">
-[...83 lines deleted...]
-              <a:t>;</a:t>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Правила ВМС для узгодження подаються банком до Національного банку в порядку, визначеному в розділі V Інструкції.	Банк та його філії, що працюють з використанням ВМС, зобов’язані дотримуватися технологічних вимог і вимог щодо захисту інформації, що встановлюються Національним банком.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Банк, що працює в СЕП за моделлю з використанням ВМС, зобов’язаний дотримуватися вимог Національного банку до засобів формування та оброблення фінансових повідомлень.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	ВМС має використовувати програмно-технічне забезпечення, систему захисту інформації та телекомунікаційні канали зв’язку, що забезпечують:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	1) надійний багаторівневий захист інформації від несанкціонованого доступу, використання, модифікації на різних етапах її формування, оброблення, передавання та приймання;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	2) контроль за достовірністю інформації на всіх етапах її оброблення;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	3) процедури та механізми, які після збоїв чи інших порушень роботи ВМС дають змогу відновити роботу без послаблення вимог щодо захисту інформації;</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="750768299"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2580276642"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -22314,359 +21471,154 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" dirty="0">
-[...167 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
-[...112 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4) фіксування спроб несанкціонованого доступу до ВМС (з негайним інформуванням про це банком - власником ВМС Національного банку);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	5) автоматичне ведення протоколу найкритичніших моментів роботи (вхід, формування платіжних інструкцій, запитів на здійснення/відкликання платіжної операції) та забезпечення його захисту від модифікації, формування архіву цього протоколу;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	6) формування і зберігання архівів фінансових повідомлень відповідно до вимог законодавства України;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	7) надійне резервування для підтримки безперебійного функціонування ВМС і відновлення її діяльності в разі порушення її роботи або виникнення надзвичайних ситуацій.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Учасники системи, враховуючи свої потреби, самостійно вирішують, працювати їм за незалежним чи консолідованим кореспондентським рахунком. Банки та їхні філії, які беруть участь у СЕП із консолідацією коштів на кореспондентському рахунку, працюють ефективніше. Це дає змогу банку раціонально використовувати спільні кошти, підвищити рівень керування філіями та отримувати достовірну й оперативну інформацію щодо виконаних ними платіжних трансакцій.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="565416652"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2693512631"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -22674,191 +21626,215 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just">
-[...57 lines deleted...]
-            </a:r>
+            <a:pPr algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>6. Національна система масових електронних платежів (НСМЕП)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Нормативна база</a:t>
-[...60 lines deleted...]
-              <a:t>Систему було запущено 2001 року. Її мета – розробка і впровадження в Україні відносно дешевої, захищеної автоматизованої системи безготівкових розрахунків.  </a:t>
+              <a:t>	В Україні нині функціонує Національна платіжна система «Український платіжний простір».</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Платіжна система ПРОСТІР створена Національним банком України. Повна назва системи ПРОСТІР – Національна платіжна система «Український платіжний простір». До </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ребрендингу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, проведеного у 2016 році, платіжна система ПРОСТІР мала назву Національна система масових електронних платежів (скорочено НСМЕП).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	В рамках проекту ребредингу Національної системи масових електронних платежів (НСМЕП), Національний банк України обрав нову назву, логотип та слоган для національної платіжної системи.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Відтепер НСМЕП має назву – ПРОСТІР.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Український платіжний простір або «ПРОСТІР» (попередня назва «Національна система масових електронних платежів (НСМЕП)») – це внутрішньодержавна банківська </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>багатоемітентна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> платіжна система, в якій розрахунки за товари та послуги, одержання готівки та інші операції здійснюються за допомогою платіжних карток з магнітною смугою та EMV-чіпом.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1698255203"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="636130547"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -22876,172 +21852,702 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
-[...7 lines deleted...]
-            </a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Національна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> система ПРОСТІР – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> система </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>роздрібних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платежів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахунки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>товари</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>отримання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>готівки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інші</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>операції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>національною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> валютою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здійснюються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>допомогою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>електронних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>засобів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, а </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>саме</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>карток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ПРОСТІР</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>платіжні смарт-картки були випущенні за технологією, </a:t>
-[...9 lines deleted...]
-              <a:t>що розроблена </a:t>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>НБУ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>НБУ.</a:t>
-[...7 lines deleted...]
-            </a:pPr>
+              <a:t>як платіжна організація Український </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжний ПРОСТІР </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>У листопаді 2013 р. випущено 10 млн. платіжних карток. Цей обсяг </a:t>
-[...9 lines deleted...]
-              <a:t>становив 15</a:t>
+              <a:t>докладає максимум зусиль щодо сприяння створенню в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Україні привабливого </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>% українського ринку. При цьому 6 млн карток були випущені для </a:t>
-[...9 lines deleted...]
-              <a:t>виплати компенсацій </a:t>
+              <a:t>клімату для масового використання платіжних карток та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інших електронних </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>вкладникам Ощадбанку СРСР.</a:t>
-[...16 lines deleted...]
-              <a:t>	2013 </a:t>
+              <a:t>платіжних засобів під час здійснення безготівкових </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>роздрібних платежів </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>року було проведено модернізацію системи. Побудовано </a:t>
+              <a:t>на території України.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Так НБУ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>була проведена модернізація </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рішення платіжної </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи, що базувалось на національних стандартах і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпечено перехід </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на відкриті міжнародні стандарти. Побудовано </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>центральний маршрутизатор</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, розрахунково-кліринговий центр, здатний </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
@@ -23077,567 +22583,93 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>смугою та </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>EMV-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>чіпом.</a:t>
-[...17 lines deleted...]
-            </a:r>
+              <a:t>чипом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>на січень 2015 року членами НСМЕП були 59 комерційних банків </a:t>
-[...92 lines deleted...]
-              </a:rPr>
               <a:t>	</a:t>
-            </a:r>
-[...378 lines deleted...]
-              <a:t> «ПРОСТІР». </a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3334014884"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1468301905"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -23655,167 +22687,515 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
-[...108 lines deleted...]
-            </a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Вступ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>банку до ПРОСТІР та подальше впровадження карток цієї </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжної системи </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нададуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> нові можливості для розвитку банку та дозволять </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оптимізувати його </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрати за рахунок:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- відсутності необхідності модернізації термінальної мережі, яка </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вже приймає </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжні картки міжнародних платіжних систем, для приймання </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>карток ПРОСТІР</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- здійснення емісії карток ПРОСТІР для пенсійних та зарплатних проектів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, вартість </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якої є меншою, ніж вартість аналогічної емісії карток </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>міжнародної платіжної </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- зниження емісійних витрат у зв’язку з відсутністю плати за наявну </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>емісію карток </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПРОСТІР;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- отримання додаткових доходів від обслуговування клієнтів інших </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>банків у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>разі встановлення додаткової комісії </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>еквайра</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>surcharge) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для операцій з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>видачі готівки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в банкоматах банку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- меншого розміру страхового депозиту в розрахунковому банку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ПРОСТІР</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>порівняно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з міжнародними платіжними системами;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- меншої середньозваженої вартості трансакції </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішньодержавної платіжної </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи ПРОСТІР порівняно з вартістю трансакції в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>будь-якій міжнародній </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжній системі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3024501327"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="750768299"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -24040,140 +23420,365 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="624689" y="561315"/>
-            <a:ext cx="10716102" cy="5527251"/>
+            <a:off x="624688" y="561315"/>
+            <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
-[...41 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- економії коштів у зв’язку з відсутністю додаткової плати за обслуговування кореспондентського рахунку в розрахунковому банку, оскільки розрахунки за операціями в ПРОСТІР проводяться за наявним кореспондентським рахунком банку в Національному банку України;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- відсутності плати в ПРОСТІР за емісійну або еквайрингові ліцензію (банк одноразово сплачує за приєднання і має можливість вести як емісійну, так і еквайрингові діяльність);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- істотно меншої кількості послуг, що тарифікуються порівняно з міжнародними платіжними системами. Така прозора тарифна політика надає можливість швидко розрахувати вартість будь-якого банківського продукту;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- запровадження </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в системі ПРОСТІР нової, швидкої та зручної </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи вирішення </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спорів, основні процедури якої розроблено з урахуванням </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>світового досвіду </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в галузі технологій безготівкових роздрібних платежів. Кожний </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>банк-учасник </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>отримує можливість самостійно керувати претензійною роботою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>шляхом доступу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>до відповідного он-лайн </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інтерфейсу. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Завдання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - сприяти </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зростанню рівня роздрібних безготівкових розрахунків в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Україні.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Цілі:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- Стати конкурентною та справді Національною платіжною системою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в Україні.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1542506857"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="565416652"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -24185,848 +23790,2132 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
-[...125 lines deleted...]
-            </a:r>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>про </a:t>
-[...418 lines deleted...]
-            </a:endParaRPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Відповідати актуальним потребам українських громадян у отриманні якісного, сучасного та економного платіжного інструменту.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- Стати лідером у впровадженні інноваційних платіжних рішень.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Нормативна база</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Загальні принципи побудови компонентів Національної платіжної системи «Український платіжний простір» (ПРОСТІР) порядок її діяльності, організаційну структуру, функціональні обов’язки і взаємовідносини між учасниками, операторами послуг платіжної інфраструктури, користувачами, а також загальну технологію роботи в ПРОСТІР, порядок функціонування та використання продуктів ПРОСТІР, електронних платіжних засобів ПРОСТІР (ЕПЗ ПРОСТІР), порядок здійснення розрахунків, порядок вирішення спорів, систему безпеки та управління ризиками, визначають Правила Національної платіжної системи «Український платіжний простір», прийнята постаново. Правління НБУ від 07.06.2013 року № 213/2013. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Історія становлення і розвитку НСМЕП та «ПРОСТІР».</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Систему було запущено 2001 року. Її мета – розробка і впровадження в Україні відносно дешевої, захищеної автоматизованої системи безготівкових розрахунків.  </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="779870503"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1698255203"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>7. Банківська система: навчальний посібник / [Ситник Н.С., </a:t>
-[...164 lines deleted...]
-              <a:t>https://news.finance.ua/ua/news/-/466777/shho-zminyt-zakon-pro-regulyuvannya-ukrayinskogo-platizhnogo-rynku-infografika</a:t>
+              <a:t>Перші </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжні смарт-картки були випущенні за технологією, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що розроблена </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>НБУ.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>У листопаді 2013 р. випущено 10 млн. платіжних карток. Цей обсяг </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>становив 15</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>% українського ринку. При цьому 6 млн карток були випущені для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виплати компенсацій </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вкладникам Ощадбанку СРСР.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	2013 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>року було проведено модернізацію системи. Побудовано </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центральний маршрутизатор</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, розрахунково-кліринговий центр, здатний </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпечити маршрутизацію </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та проведення розрахунків з використанням платіжних карток </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з магнітною </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>смугою та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>EMV-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чіпом.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Станом </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на січень 2015 року членами НСМЕП були 59 комерційних банків </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та 16 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>небанківських установ.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	2016 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>року було змінено назву, логотип та слоган на «Український </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжний простір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>» (скорочено «ПРОСТІР</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>»). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Держателі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>карток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> «ПРОСТІР» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здійснювати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> оплату за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>товари</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, а </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>також</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>отримувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>готівку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в банкоматах </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>банків-учасників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. На 01 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>липня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 2016 року в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Україні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працювало</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 102 банки, з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>яких</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 44 банки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>були</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>учасниками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> «ПРОСТІР». </a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3334014884"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Подзаголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="624688" y="561315"/>
+            <a:ext cx="10981855" cy="5694630"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> На 01 квітня 2016 року в Україні працювало 33 552 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>банкоматів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, з яких більше 17 тис. обслуговували картки системи, кількість платіжних терміналів – 202 552 штук, з них працювали з системою – 146 261 штук.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Оплата у Київському метрополітені. Пасажири київського метро можуть розрахуватися за проїзд безконтактними картками, це можна зробити на турнікеті за допомогою карт </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>MasterCard</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та «ПРОСТІР».</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	Виплата пенсій. Ощадбанк планує виплату пенсій внутрішньо переміщеним особам за</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>допомогою карт «ПРОСТІР», ці ж карти водночас є пенсійними посвідченнями. На карті має бути зазначено дані про власника і його електронний цифровий підпис. Термін дії такого посвідчення як платіжної картки встановлюється до трьох років за умови проходження фізичної ідентифікації отримувача у відділеннях банку перші 2 рази що півроку, після цього – щороку. Електронне пенсійне посвідчення є платіжною карткою до закінчення терміну дії, незважаючи на термін призначення пенсій.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3024501327"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Подзаголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="624689" y="561315"/>
+            <a:ext cx="10716102" cy="5527251"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Основні показники системи «Простір» у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2026 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>році: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="351649" y="1142686"/>
+            <a:ext cx="11769175" cy="4364507"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1542506857"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Подзаголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="624688" y="561315"/>
+            <a:ext cx="10981855" cy="5694630"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Список використаної літератури:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1. Закон України «Про платіжні послуги» від 30 червня 2021 року, № 1591-IX.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2. Положення про порядок емісії та еквайрингу платіжних інструментів. Затверджене Постановою Правління НБУ від 29.07.2022  № 164.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3. Правила системи електронних платежів Національного банку України, Затверджено Рішення Ради Платіжної організації системи електронних платежів НБУ, протокол від 13.07.2017 року № 1.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Інструкці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>я</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>про </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>міжбанківських</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платіжних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>операцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Україні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>національній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>валюті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, Затверджена Постановою Правління НБУ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>03.03.2023  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>№ 16.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>5. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Про </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>деякі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>питання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здійснення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>безготівкових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахунків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Україні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>умовах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> особливого </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>періоду</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, Затверджено Постанова Правління НБУ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>16 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жовтня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 2024 року № </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>125.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>6. Система електронних платежів Національного банку України (шифр СЕП-4) Управління рахунками. Функціональний опис. Затверджено Рішення Ради Платіжної організації системи електронних платежів НБУ, протокол від 01 жовтня 2021 року № 10.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="779870503"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Подзаголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="624688" y="561315"/>
+            <a:ext cx="10981855" cy="5694630"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>7. Банківська система: навчальний посібник / [Ситник Н.С., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Стасишин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> А.В., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Блащук-Девяткіна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Н.З., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Петик</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Л.О.]; за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. ред. Н. С. Ситник. Львів: ЛНУ імені Івана Франка, 2020.  580 с.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>8. Небанківські </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінустанови</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> почнуть випускати платіжні картки — проект НБУ. URL: https://minfin.com.ua/ua/2019/09/12/39025119/</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>9. Що змінить закон про регулювання українського платіжного ринку (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інфографіка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>). URL: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://news.finance.ua/ua/news/-/466777/shho-zminyt-zakon-pro-regulyuvannya-ukrayinskogo-platizhnogo-rynku-infografika</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>10. Центральний банк і грошово-кредитна політика. Підручник / А.В. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Сілакова</a:t>
@@ -25094,61 +25983,51 @@
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. ред. Т.А. Говорушко. Львів «Магнолія 2006», 2015. 224 с.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>11. Чайковський Я.І. Організація платіжних операцій банків: навчальний посібник.  Тернопіль: ТНЕУ, 2018.  232 с</a:t>
-[...9 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>11. Чайковський Я.І. Організація платіжних операцій банків: навчальний посібник.  Тернопіль: ТНЕУ, 2018.  232 с.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>11. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -26085,71 +26964,51 @@
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>»;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>- системи </a:t>
-[...19 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>- системи масових платежів.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>	Система </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -26431,88 +27290,92 @@
                 <a:lumMod val="98000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="100000" b="100000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Wisp" id="{7CB32D59-10C0-40DD-B7BD-2E94284A981C}" vid="{4F34B87B-9C7A-41AE-A6CB-48536223DFFD}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Wisp</Template>
   <TotalTime></TotalTime>
-  <Words>1495</Words>
+  <Words>1507</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Широкоэкранный</PresentationFormat>
-  <Paragraphs>362</Paragraphs>
-  <Slides>62</Slides>
+  <Paragraphs>386</Paragraphs>
+  <Slides>66</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>62</vt:i4>
+        <vt:i4>66</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="67" baseType="lpstr">
+    <vt:vector size="71" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Легкий дым</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>