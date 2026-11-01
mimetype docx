--- v0 (2025-10-24)
+++ v1 (2026-11-01)
@@ -1,5398 +1,8082 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="000A4D4C" w:rsidP="000A4D4C">
+    <w:p w:rsidR="004877C1" w:rsidRDefault="004877C1" w:rsidP="004D5118">
       <w:pPr>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Тести за темою 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="004D5118" w:rsidP="004D5118">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D5118">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Поняття банківських операцій, послуг та продуктів</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="496"/>
-        <w:gridCol w:w="3052"/>
-        <w:gridCol w:w="5797"/>
+        <w:gridCol w:w="2901"/>
+        <w:gridCol w:w="5948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C28C4" w:rsidRPr="00D0649B" w:rsidTr="000C28C4">
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...29 lines deleted...]
-              <w:t>це</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Операція банку - це</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00711ACC" w:rsidRPr="00D0649B" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00711ACC" w:rsidRPr="00CB791D" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">А) </w:t>
             </w:r>
-            <w:r w:rsidR="00B25F58" w:rsidRPr="00D0649B">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="00B25F58" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>приймання вкладів (депозитів) від юридичних і фізичних осіб;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
-[...31 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) дія або подія, внаслідок якої відбуваються зміни у фінансовому стані банку та яка відображається за балансовими або позабалансовими рахунками банку;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00711ACC" w:rsidRPr="00CB791D" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В) </w:t>
+            </w:r>
+            <w:r w:rsidR="00B25F58" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>відкриття та ведення поточних рахунків клієнтів і банків-кореспондентів, у тому числі переказ грошових коштів з цих рахунків за допомогою платіжних інструментів та зарахування коштів на них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B43B07" w:rsidRPr="00CB791D" w:rsidRDefault="00B43B07" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Г) </w:t>
+            </w:r>
+            <w:r w:rsidR="00B25F58" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>розміщення залучених коштів від свого імені, на власних умовах та на власний ризик</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00711ACC" w:rsidRPr="00D0649B" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
-[...80 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00B43B07" w:rsidRPr="00CB791D" w:rsidRDefault="00B43B07" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Д) </w:t>
             </w:r>
-            <w:r w:rsidR="00A625FB" w:rsidRPr="00D0649B">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="00A625FB" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>правильна відповідь відсутня</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D0649B">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C28C4" w:rsidRPr="00D0649B" w:rsidTr="000C28C4">
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
-[...25 lines deleted...]
-              <w:t>:</w:t>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Банки самостійно визначають систему організації операційної діяльності залежно від:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>А) їх структури;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00711ACC" w:rsidRPr="00D0649B" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
-[...107 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00711ACC" w:rsidRPr="00CB791D" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) обсягів та видів банківських операцій;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00711ACC" w:rsidRPr="00CB791D" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) кількості працюючих;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00711ACC" w:rsidRPr="00CB791D" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Г) розвитку інформаційних </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:br/>
               <w:t>технологій</w:t>
             </w:r>
-            <w:r w:rsidR="0047508D" w:rsidRPr="00D0649B">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="0047508D" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00711ACC" w:rsidRPr="00D0649B" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00711ACC" w:rsidRPr="00CB791D" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Д)</w:t>
             </w:r>
-            <w:r w:rsidR="007E3915" w:rsidRPr="00D0649B">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="007E3915" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D0649B">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>всі відповіді правильні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C28C4" w:rsidRPr="00D0649B" w:rsidTr="000C28C4">
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00711ACC" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="008A4D58" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="008A4D58" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Операції банку виконують відповідаль</w:t>
             </w:r>
-            <w:r w:rsidR="00973D75" w:rsidRPr="00D0649B">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="00973D75" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ні виконавці, яким надане право</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008A4D58" w:rsidRPr="00D0649B" w:rsidRDefault="008A4D58" w:rsidP="000A4198">
-[...51 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="008A4D58" w:rsidRPr="00CB791D" w:rsidRDefault="008A4D58" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>А) оформляти та підписувати документи за визначеними операціями;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008A4D58" w:rsidRPr="00CB791D" w:rsidRDefault="008A4D58" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Б) контролювати правильність оформлення документів та відображення їх в обліку;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008A4D58" w:rsidRPr="00D0649B" w:rsidRDefault="008A4D58" w:rsidP="000A4198">
-[...31 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="008A4D58" w:rsidRPr="00CB791D" w:rsidRDefault="008A4D58" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) технологічно виконувати визначені операційні процедури незалежно від того, у якому структурному підрозділі банку вони працюють;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00D775CF" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) правильні відповіді А), Б) і В);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D775CF" w:rsidRPr="00CB791D" w:rsidRDefault="00D775CF" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Д) правильна відповідь відсутня.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="0066788C" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="0066788C" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Повноваження та відповідальність працівників банку щодо виконання ними функціональних обов'язків визначаються</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="0066788C" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>А) законами України;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0066788C" w:rsidRPr="00CB791D" w:rsidRDefault="0066788C" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) міжнародними нормативними актами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0066788C" w:rsidRPr="00CB791D" w:rsidRDefault="0066788C" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) внутрішніми документами банку та посадовими інструкціями;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0066788C" w:rsidRPr="00CB791D" w:rsidRDefault="0066788C" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) інструкціями та положеннями Національного банку;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0066788C" w:rsidRPr="00CB791D" w:rsidRDefault="0066788C" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Д) правильна відповідь відсутня.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00D703D5" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00D703D5" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Правила документообороту за банківськими операціями встановлює</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D703D5" w:rsidRPr="00CB791D" w:rsidRDefault="00D703D5" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>А) Національний банк України;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D703D5" w:rsidRPr="00CB791D" w:rsidRDefault="00D703D5" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Б) </w:t>
+            </w:r>
+            <w:r w:rsidR="00A47EFB" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">самостійно банк </w:t>
+            </w:r>
+            <w:r w:rsidR="00B670C2" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>на підставі договорів між банком і клієнтом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00D703D5" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) самостійно</w:t>
+            </w:r>
+            <w:r w:rsidR="00A47EFB" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> банк</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> з урахуванням вимог нормативно-правових актів Національного банку України та умов договорів між банком і клієнтом</w:t>
+            </w:r>
+            <w:r w:rsidR="00A47EFB" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00D775CF" w:rsidP="000A4198">
-[...36 lines deleted...]
-              <w:t>Д) правильна відповідь відсутня.</w:t>
+          <w:p w:rsidR="00A47EFB" w:rsidRPr="00CB791D" w:rsidRDefault="00A47EFB" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) правильна відповідь відсутня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A47EFB" w:rsidRPr="00CB791D" w:rsidRDefault="00A47EFB" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Д) всі відповіді правильні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C28C4" w:rsidRPr="00D0649B" w:rsidTr="000C28C4">
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="0066788C" w:rsidP="000A4198">
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00D62F03" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...11 lines deleted...]
-              <w:t>4</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="0066788C" w:rsidP="000A4198">
-[...16 lines deleted...]
-              <w:t>Повноваження та відповідальність працівників банку щодо виконання ними функціональних обов'язків визначаються</w:t>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00D62F03" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Банківський продукт – це</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="0066788C" w:rsidP="000A4198">
-[...548 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00D62F03" w:rsidRPr="00CB791D" w:rsidRDefault="00D62F03" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>А) дія або подія, внаслідок якої відбуваються зміни у фінансовому стані банку та яка відображається за балансовими або позабалансовими рахунками банку;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00D62F03" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) стандартизовані процедури, що забезпечують виконання</w:t>
+            </w:r>
+            <w:r w:rsidR="00803D31" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> банками</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D0649B">
-[...289 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> операцій, згрупованих за </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:br/>
               <w:t>відповідними типами та ознаками;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E744B3" w:rsidRPr="00D0649B" w:rsidRDefault="00E744B3" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00D62F03" w:rsidRPr="00CB791D" w:rsidRDefault="00D62F03" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В) </w:t>
+            </w:r>
+            <w:r w:rsidR="00803D31" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дії банку, спрямовані на зростання його прибутковості, або це надані клієнтам різноманітні види </w:t>
+            </w:r>
+            <w:r w:rsidR="00803D31" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>банківської діяльності, які супроводжують і оптимізують банківські операції;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00803D31" w:rsidRPr="00CB791D" w:rsidRDefault="00803D31" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Г) </w:t>
+            </w:r>
+            <w:r w:rsidR="00E744B3" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>правильна відповідь відсутня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D62F03" w:rsidRPr="00CB791D" w:rsidRDefault="00803D31" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Д) всі відповіді правильні.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00E744B3" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00E744B3" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Банківська послуга – це</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E744B3" w:rsidRPr="00CB791D" w:rsidRDefault="00E744B3" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>А) дія або подія, внаслідок якої відбуваються зміни у фінансовому стані банку та яка відображається за балансовими або позабалансовими рахунками банку;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E744B3" w:rsidRPr="00CB791D" w:rsidRDefault="00E744B3" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Б) стандартизовані процедури, що забезпечують виконання банками операцій, згрупованих за </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>відповідними типами та ознаками;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E744B3" w:rsidRPr="00CB791D" w:rsidRDefault="00E744B3" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>В) дії банку, спрямовані на зростання його прибутковості, або це надані клієнтам різноманітні види банківської діяльності, які супроводжують і оптимізують банківські операції;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E744B3" w:rsidRPr="00D0649B" w:rsidRDefault="00E744B3" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00E744B3" w:rsidRPr="00CB791D" w:rsidRDefault="00E744B3" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Г) правильна відповідь відсутня;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00E744B3" w:rsidP="000A4198">
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00E744B3" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Д) всі відповіді правильні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C28C4" w:rsidRPr="00D0649B" w:rsidTr="000C28C4">
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00C45142" w:rsidP="000A4198">
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00C45142" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00C45142" w:rsidP="000A4198">
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00C45142" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...26 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Бек-офіс - це</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C45142" w:rsidRPr="00CB791D" w:rsidRDefault="00C45142" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>А) підрозділи банку або його уповноважені особи, які ініціюють та/або організовують операцію (шляхом укладання відповідних договорів);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C45142" w:rsidRPr="00CB791D" w:rsidRDefault="00C45142" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) підрозділи або окремі відповідальні виконавці, які залежно від їх функцій забезпечують реєстрацію, перевіряння, звіряння, облік операцій та контроль за ними;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C45142" w:rsidRPr="00CB791D" w:rsidRDefault="00C45142" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) підрозділ банку, в якому зосереджена сукупність бізнес-процесів, процедур, нормативних документів (регламентів), довідників, друкованих форм, організаційно-штатних документів, що забезпечують процеси підготовки та ухвалення рішень;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00920142" w:rsidRPr="00CB791D" w:rsidRDefault="00920142" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) правильна відповідь відсутня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C45142" w:rsidRPr="00CB791D" w:rsidRDefault="00920142" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Д) всі відповіді правильні.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="002038B0" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00C45142" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ф</w:t>
+            </w:r>
+            <w:r w:rsidR="002038B0" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ронт-офіс –</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> це</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C45142" w:rsidRPr="00D0649B" w:rsidRDefault="00C45142" w:rsidP="000A4198">
-[...206 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="002038B0" w:rsidRPr="00CB791D" w:rsidRDefault="002038B0" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>А) підрозділи банку або його уповноважені особи, які ініціюють та/або організовують операцію (шляхом укладання відповідних договорів);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002038B0" w:rsidRPr="00CB791D" w:rsidRDefault="002038B0" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) підрозділи або окремі відповідальні виконавці, які залежно від їх функцій забезпечують реєстрацію, перевіряння, звіряння, облік операцій та контроль за ними;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002038B0" w:rsidRPr="00CB791D" w:rsidRDefault="002038B0" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) підрозділ банку, в якому зосереджена сукупність бізнес-процесів, процедур, нормативних документів (регламентів), довідників, друкованих форм, організаційно-штатних документів, що забезпечують процеси підготовки та ухвалення рішень;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002038B0" w:rsidRPr="00CB791D" w:rsidRDefault="002038B0" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) правильна відповідь відсутня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="002038B0" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Д) всі відповіді правильні.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="002038B0" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="002038B0" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Мідл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>-офіс – це</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002038B0" w:rsidRPr="00CB791D" w:rsidRDefault="002038B0" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>А) підрозділи банку або його уповноважені особи, які ініціюють та/або організовують операцію (шляхом укладання відповідних договорів);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002038B0" w:rsidRPr="00CB791D" w:rsidRDefault="002038B0" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) підрозділи або окремі відповідальні виконавці, які залежно від їх функцій забезпечують реєстрацію, перевіряння, звіряння, облік операцій та контроль за ними;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002038B0" w:rsidRPr="00CB791D" w:rsidRDefault="002038B0" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>довідників,</w:t>
-[...61 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:t>В) підрозділ банку, в якому зосереджена сукупність бізнес-процесів, процедур, нормативних документів (регламентів), довідників, друкованих форм, організаційно-штатних документів, що забезпечують процеси підготовки та ухвалення рішень;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002038B0" w:rsidRPr="00CB791D" w:rsidRDefault="002038B0" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Г) правильна відповідь відсутня;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C45142" w:rsidRPr="00D0649B" w:rsidRDefault="00920142" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="002038B0" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Д) всі відповіді правильні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C28C4" w:rsidRPr="00D0649B" w:rsidTr="000C28C4">
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="002038B0" w:rsidP="000A4198">
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>9</w:t>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00C45142" w:rsidP="000A4198">
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> це</w:t>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Банківські </w:t>
+            </w:r>
+            <w:r w:rsidR="000A4198" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>послуги можуть передбачати:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002038B0" w:rsidRPr="00D0649B" w:rsidRDefault="002038B0" w:rsidP="000A4198">
-[...347 lines deleted...]
-          <w:p w:rsidR="000A4198" w:rsidRPr="00D0649B" w:rsidRDefault="00A20878" w:rsidP="000A4198">
+          <w:p w:rsidR="000A4198" w:rsidRPr="00CB791D" w:rsidRDefault="00A20878" w:rsidP="000A4198">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>А</w:t>
             </w:r>
-            <w:r w:rsidR="00475C8E">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="00475C8E" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...29 lines deleted...]
-          <w:p w:rsidR="000A4198" w:rsidRPr="00D0649B" w:rsidRDefault="000A4198" w:rsidP="000A4198">
+            <w:r w:rsidR="000A4198" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> одну чи кілька операцій банку, що задовольняють певні потреби клієнта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000A4198" w:rsidRPr="00CB791D" w:rsidRDefault="000A4198" w:rsidP="000A4198">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...41 lines deleted...]
-          <w:p w:rsidR="000A4198" w:rsidRPr="00D0649B" w:rsidRDefault="000A4198" w:rsidP="000A4198">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) проведення банківських операцій за дорученням клієнта на користь останнього за певну плату;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000A4198" w:rsidRPr="00CB791D" w:rsidRDefault="000A4198" w:rsidP="000A4198">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...41 lines deleted...]
-          <w:p w:rsidR="00A20878" w:rsidRPr="00D0649B" w:rsidRDefault="000A4198" w:rsidP="000A4198">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) послугу грошового характеру, що забезпечують переміщення грошей,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A20878" w:rsidRPr="00CB791D" w:rsidRDefault="000A4198" w:rsidP="000A4198">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...69 lines deleted...]
-          <w:p w:rsidR="000A4198" w:rsidRPr="00D0649B" w:rsidRDefault="000A4198" w:rsidP="000A4198">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) результат або ефект від здійснення банківської операції, що полягає в більш чи менш повному задоволенні заявленої клієнтом потреби;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000A4198" w:rsidRPr="00CB791D" w:rsidRDefault="000A4198" w:rsidP="000A4198">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Д) всі відповіді правильні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C28C4" w:rsidRPr="00D0649B" w:rsidTr="000C28C4">
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...11 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00D50A6B" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00D50A6B" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Упровадження банківського продукту передбачає таке:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D50A6B" w:rsidRPr="00D0649B" w:rsidRDefault="00D50A6B" w:rsidP="000A4198">
-[...116 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00D50A6B" w:rsidRPr="00CB791D" w:rsidRDefault="00D50A6B" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>А) визначення банківського продукту та мети його впровадження;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D50A6B" w:rsidRPr="00CB791D" w:rsidRDefault="00D50A6B" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) надання дозволу на впровадження банківського продукту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D50A6B" w:rsidRPr="00CB791D" w:rsidRDefault="00D50A6B" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) програмне забезпечення з відповідною системою захисту інформації</w:t>
+            </w:r>
+            <w:r w:rsidR="00D30372" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> та </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D0649B">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>забезпечення кадрами відповідної кваліфікації;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D30372" w:rsidRPr="00D0649B" w:rsidRDefault="00D30372" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00D30372" w:rsidRPr="00CB791D" w:rsidRDefault="00D30372" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Г)</w:t>
             </w:r>
-            <w:r w:rsidR="006850AD" w:rsidRPr="00D0649B">
-[...41 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="006850AD" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> забезпечення процедур внутрішнього контролю;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00D30372" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Д</w:t>
             </w:r>
-            <w:r w:rsidR="00D50A6B" w:rsidRPr="00D0649B">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="00D50A6B" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
-            <w:r w:rsidR="006850AD" w:rsidRPr="00D0649B">
-[...15 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="006850AD" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>всі відповіді правильні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C28C4" w:rsidRPr="00D0649B" w:rsidTr="000C28C4">
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00D30372" w:rsidP="000A4198">
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> передбачає:</w:t>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00D30372" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Визначення банківського продукту та мети його впровадження передбачає:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D50A6B" w:rsidRPr="00D0649B" w:rsidRDefault="00D50A6B" w:rsidP="000A4198">
+          <w:p w:rsidR="00D50A6B" w:rsidRPr="00CB791D" w:rsidRDefault="00D50A6B" w:rsidP="000A4198">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D0649B">
+            <w:r w:rsidRPr="00CB791D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">А) </w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00D50A6B" w:rsidRPr="00D0649B" w:rsidRDefault="00D50A6B" w:rsidP="000A4198">
+              <w:t>А) перелік операцій та визначення потенційних клієнтів, для яких розроблено продукт;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D50A6B" w:rsidRPr="00CB791D" w:rsidRDefault="00D50A6B" w:rsidP="000A4198">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D0649B">
+            <w:r w:rsidRPr="00CB791D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Б) </w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00D50A6B" w:rsidRPr="00D0649B" w:rsidRDefault="00D30372" w:rsidP="000A4198">
+              <w:t>Б) наявність відповідної нормативно-правової бази;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D50A6B" w:rsidRPr="00CB791D" w:rsidRDefault="00D30372" w:rsidP="000A4198">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D0649B">
+            <w:r w:rsidRPr="00CB791D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">В) </w:t>
             </w:r>
-            <w:r w:rsidR="00D50A6B" w:rsidRPr="00D0649B">
+            <w:r w:rsidR="00D50A6B" w:rsidRPr="00CB791D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>затвердження потрібної документації;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00D30372" w:rsidP="000A4198">
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00D30372" w:rsidP="000A4198">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D0649B">
+            <w:r w:rsidRPr="00CB791D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Г) </w:t>
             </w:r>
-            <w:r w:rsidR="00D50A6B" w:rsidRPr="00D0649B">
+            <w:r w:rsidR="00D50A6B" w:rsidRPr="00CB791D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">визначення </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D0649B">
+            <w:r w:rsidRPr="00CB791D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>рівня прибутковості та ризиків;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D30372" w:rsidRPr="00D0649B" w:rsidRDefault="00D30372" w:rsidP="000A4198">
+          <w:p w:rsidR="00D30372" w:rsidRPr="00CB791D" w:rsidRDefault="00D30372" w:rsidP="000A4198">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D0649B">
+            <w:r w:rsidRPr="00CB791D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Д) всі відповіді правильні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C28C4" w:rsidRPr="00D0649B" w:rsidTr="000C28C4">
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="006F6572" w:rsidP="000A4198">
-[...43 lines deleted...]
-              <w:t>здійснювати на підставі банківської ліцензії:</w:t>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="006F6572" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Базові операції, які банки мають право здійснювати на підставі банківської ліцензії:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="006F6572" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="006F6572" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>А) валютні, інвестиційні, посередницькі;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F6572" w:rsidRPr="00D0649B" w:rsidRDefault="006F6572" w:rsidP="000A4198">
-[...37 lines deleted...]
-          <w:p w:rsidR="006F6572" w:rsidRPr="00D0649B" w:rsidRDefault="006F6572" w:rsidP="000A4198">
+          <w:p w:rsidR="006F6572" w:rsidRPr="00CB791D" w:rsidRDefault="006F6572" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) депозитні, розрахунково-касові, валютні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F6572" w:rsidRPr="00CB791D" w:rsidRDefault="006F6572" w:rsidP="000A4198">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...68 lines deleted...]
-          <w:p w:rsidR="006F6572" w:rsidRPr="00D0649B" w:rsidRDefault="006F6572" w:rsidP="000A4198">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) депозитні, розрахунково-касові, кредитні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F6572" w:rsidRPr="00CB791D" w:rsidRDefault="006F6572" w:rsidP="000A4198">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...23 lines deleted...]
-          <w:p w:rsidR="006F6572" w:rsidRPr="00D0649B" w:rsidRDefault="006F6572" w:rsidP="000A4198">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) інвестиційні, розрахунково-касові, кредитні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F6572" w:rsidRPr="00CB791D" w:rsidRDefault="006F6572" w:rsidP="000A4198">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Д) депозитні, посередницькі, кредитні;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="009C5C22" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Активні банківські операції – це</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="009C5C22" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>А)</w:t>
+            </w:r>
+            <w:r w:rsidR="003F7BCC" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> операції, що не відображають руху коштів, а тому до певного часу, тобто поки не відобразяться в доходах чи видатках банку, в балансі не відображаються;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009C5C22" w:rsidRPr="00CB791D" w:rsidRDefault="009C5C22" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) усі види кредитних операцій, операції з розміщення коштів на кореспондентських рахунках в інших банках, операції з придбання цінних паперів, дебіторська заборгованість, у тому числі дебіторська заборгованість за господарською діяльністю, інші банківські операції, уключаючи нараховані за всіма цими операціями доходи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009C5C22" w:rsidRPr="00CB791D" w:rsidRDefault="009C5C22" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) операції які включають: залучення коштів юридичних осіб та вкладів населення; отримання кредитів від комерційних банків та НБУ; випуск банківських облігацій, векселів та інших зобов’язань;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009C5C22" w:rsidRPr="00CB791D" w:rsidRDefault="009C5C22" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Г) </w:t>
+            </w:r>
+            <w:r w:rsidR="00C832D3" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>операції з недепозитного залучення ресурсів: отримання кредитів від центрального банку, позик, одержаних від інших комерційних банків; операції з надання позик банкам та розміщення депозитів у центральному банку;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C832D3" w:rsidRPr="00CB791D" w:rsidRDefault="00C832D3" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Д) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D0649B">
-[...24 lines deleted...]
-              <w:t>, кредитні;</w:t>
+            <w:r w:rsidR="002B078F" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>операції з основними засобами та нематеріальними активами, операції з матеріальними цінностями, розрахунки з персоналом банку.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C28C4" w:rsidRPr="00D0649B" w:rsidTr="000C28C4">
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...644 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="009C5C22" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="009C5C22" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Пасивні банківські операції – це</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD069D" w:rsidRPr="00D0649B" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00AD069D" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>А) операції, що не відображають руху коштів, а тому до певного часу, тобто поки не відобразяться в доходах чи видатках банку, в балансі не відображаються;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD069D" w:rsidRPr="00D0649B" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00AD069D" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Б) усі види кредитних операцій, операції з розміщення коштів на кореспондентських рахунках в інших банках, операції з придбання цінних паперів, дебіторська заборгованість, у тому числі дебіторська заборгованість за господарською діяльністю, інші банківські операції, уключаючи нараховані за всіма цими операціями доходи;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD069D" w:rsidRPr="00D0649B" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00AD069D" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>В) операції які включають: залучення коштів юридичних осіб та вкладів населення; отримання кредитів від комерційних банків та НБУ; випуск банківських облігацій, векселів та інших зобов’язань;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD069D" w:rsidRPr="00D0649B" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00AD069D" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Г) операції з недепозитного залучення ресурсів: отримання кредитів від центрального банку, позик, одержаних від інших комерційних банків; операції з надання позик банкам та розміщення депозитів у центральному банку;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Д) операції з основними засобами та нематеріальними активами, операції з матеріальними цінностями, розрахунки з персоналом банку.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C28C4" w:rsidRPr="00D0649B" w:rsidTr="000C28C4">
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="003F7BCC" w:rsidP="000A4198">
-[...25 lines deleted...]
-              <w:t>– це</w:t>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="003F7BCC" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Позабалансові операції – це</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD069D" w:rsidRPr="00D0649B" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00AD069D" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>А) операції, що не відображають руху коштів, а тому до певного часу, тобто поки не відобразяться в доходах чи видатках банку, в балансі не відображаються;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD069D" w:rsidRPr="00D0649B" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
-[...43 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00AD069D" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) усі види кредитних операцій, операції з розміщення коштів на кореспондентських рахунках в інших банках, операції з придбання цінних паперів, дебіторська заборгованість, у тому числі дебіторська заборгованість за господарською діяльністю, інші банківські операції, уключаючи нараховані за всіма цими операціями доходи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AD069D" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>В) операції які включають: залучення коштів юридичних осіб та вкладів населення; отримання кредитів від комерційних банків та НБУ; випуск банківських облігацій, векселів та інших зобов’язань;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD069D" w:rsidRPr="00D0649B" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00AD069D" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Г) операції з недепозитного залучення ресурсів: отримання кредитів від центрального банку, позик, одержаних від інших комерційних банків; операції з надання позик банкам та розміщення депозитів у центральному банку;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Д) операції з основними засобами та нематеріальними активами, операції з матеріальними цінностями, розрахунки з персоналом банку.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C28C4" w:rsidRPr="00D0649B" w:rsidTr="000C28C4">
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00C832D3" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00C832D3" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Міжбанківські операції </w:t>
             </w:r>
-            <w:r w:rsidR="002B078F" w:rsidRPr="00D0649B">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="002B078F" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D0649B">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000A4198" w:rsidRPr="00D0649B">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="000A4198" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>це</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD069D" w:rsidRPr="00D0649B" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00AD069D" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>А) операції, що не відображають руху коштів, а тому до певного часу, тобто поки не відобразяться в доходах чи видатках банку, в балансі не відображаються;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD069D" w:rsidRPr="00D0649B" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00AD069D" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Б) усі види кредитних операцій, операції з розміщення коштів на кореспондентських рахунках в інших банках, операції з придбання цінних паперів, дебіторська заборгованість, у тому числі дебіторська заборгованість за господарською діяльністю, інші банківські операції, уключаючи нараховані за всіма цими операціями доходи;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD069D" w:rsidRPr="00D0649B" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00AD069D" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>В) операції які включають: залучення коштів юридичних осіб та вкладів населення; отримання кредитів від комерційних банків та НБУ; випуск банківських облігацій, векселів та інших зобов’язань;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD069D" w:rsidRPr="00D0649B" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00AD069D" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Г) операції з недепозитного залучення ресурсів: отримання кредитів від центрального банку, позик, одержаних від інших комерційних банків; операції з надання позик банкам та розміщення депозитів у центральному банку;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Д) операції з основними засобами та нематеріальними активами, операції з матеріальними цінностями, розрахунки з персоналом банку.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>До внутрішньобанківських</w:t>
+            </w:r>
+            <w:r w:rsidR="002B078F" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> операцій відносять:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD069D" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>А) операції, що не відображають руху коштів, а тому до певного часу, тобто поки не відобразяться в доходах чи видатках банку, в балансі не відображаються;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AD069D" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) усі види кредитних операцій, операції з розміщення коштів на кореспондентських рахунках в інших банках, операції з придбання цінних паперів, дебіторська заборгованість, у тому числі дебіторська заборгованість за господарською діяльністю, інші банківські операції, уключаючи нараховані за всіма цими операціями доходи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AD069D" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) операції які включають: залучення коштів юридичних осіб та вкладів населення; отримання кредитів від комерційних банків та НБУ; випуск банківських облігацій, векселів та інших зобов’язань;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AD069D" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) операції з недепозитного залучення ресурсів: отримання кредитів від центрального банку, позик, одержаних від інших комерційних банків; операції з надання позик банкам та розміщення депозитів у центральному банку;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Д) операції з основними засобами та нематеріальними активами, операції з матеріальними цінностями, розрахунки з персоналом банку.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C28C4" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="004D326E" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Здійснення банківських операцій базується на таких принципах:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000A4198" w:rsidRPr="00CB791D" w:rsidRDefault="000A4198" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>А) правовий характер та законність здійснюваних банківських операцій;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000A4198" w:rsidRPr="00CB791D" w:rsidRDefault="000A4198" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) виконання банківських операцій здійснюється банком самостійно в межах наявних ресурсів;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000A4198" w:rsidRPr="00CB791D" w:rsidRDefault="000A4198" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) банківські операції здійснюються в інтересах клієнта та банку на взаємовигідних умовах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000A4D4C" w:rsidRPr="00CB791D" w:rsidRDefault="00D0649B" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Д) операції з основними засобами та нематеріальними активами, операції з матеріальними цінностями, розрахунки з персоналом банку.</w:t>
+              <w:t>Г</w:t>
+            </w:r>
+            <w:r w:rsidR="000A4198" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>) при здійсненні банківської операції використовується</w:t>
+            </w:r>
+            <w:r w:rsidR="00953027" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000A4198" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>право вільного вибору клієнтом банку для обслуговування;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000A4198" w:rsidRPr="00CB791D" w:rsidRDefault="000A4198" w:rsidP="000A4198">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Д)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D0649B" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> всі відповіді правильні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C28C4" w:rsidRPr="00D0649B" w:rsidTr="000C28C4">
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>19</w:t>
+              <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> операцій відносять:</w:t>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00137EB4" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Що є метою організації банківської діяльності відповідно до нормативно-законодавчих вимог?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD069D" w:rsidRPr="00D0649B" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
-[...79 lines deleted...]
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="00AD069D" w:rsidP="000A4198">
+          <w:p w:rsidR="00137EB4" w:rsidRPr="00CB791D" w:rsidRDefault="00137EB4" w:rsidP="00137EB4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">А) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Максимізація обсягів кредитування за будь-яких ризиків</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00137EB4" w:rsidRPr="00CB791D" w:rsidRDefault="00137EB4" w:rsidP="00137EB4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Б) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Повне усунення операційних та кредитних ризиків у діяльності</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00137EB4" w:rsidRPr="00CB791D" w:rsidRDefault="00137EB4" w:rsidP="00137EB4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Досягнення прибутку при забезпеченні надійності, поміркованого ризику та ліквідності</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00137EB4" w:rsidRPr="00CB791D" w:rsidRDefault="00137EB4" w:rsidP="00137EB4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Забезпечення безперебійного фізичного зберігання готівки у філіях</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00137EB4" w:rsidP="00137EB4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Централізоване встановлення цін на всі фінансові послуги ринку</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...11 lines deleted...]
-              <w:t>Д) операції з основними засобами та нематеріальними активами, операції з матеріальними цінностями, розрахунки з персоналом банку.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00926E4E" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Яка з наведених ознак є специфічною особливістю організації банківської діяльності порівняно з промисловим виробництвом?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00926E4E" w:rsidRPr="00CB791D" w:rsidRDefault="00926E4E" w:rsidP="00926E4E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>A) Повна незалежність від часових обмежень операційного дня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00926E4E" w:rsidRPr="00CB791D" w:rsidRDefault="00926E4E" w:rsidP="00926E4E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) Вирішальна роль матеріально-технічних факторів у продуктивності;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00926E4E" w:rsidRPr="00CB791D" w:rsidRDefault="00926E4E" w:rsidP="00926E4E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) Відсутність регуляторного впливу з боку державних органів;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00926E4E" w:rsidRPr="00CB791D" w:rsidRDefault="00926E4E" w:rsidP="00926E4E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) Домінування особистісних факторів у продуктивності та орієнтація на довгострокові відносини;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00926E4E" w:rsidP="00926E4E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>E) Виробництво фізичних товарів довготривалого користування</w:t>
+            </w:r>
+            <w:r w:rsidR="00034217" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C28C4" w:rsidRPr="00D0649B" w:rsidTr="000C28C4">
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="000C28C4" w:rsidP="000A4198">
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...11 lines deleted...]
-              <w:t>20</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4D4C" w:rsidRPr="00D0649B" w:rsidRDefault="004D326E" w:rsidP="000A4198">
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00034217" w:rsidP="000A4198">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...20 lines deleted...]
-              <w:t>ких операцій базується на таких принципах:</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Згідно з вимогами регулятора щодо оброблення та зберігання інформації про банківські операції, де фізично повинні розміщуватися сервери банку?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4198" w:rsidRPr="00D0649B" w:rsidRDefault="000A4198" w:rsidP="000A4198">
-[...154 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00034217" w:rsidRPr="00CB791D" w:rsidRDefault="00034217" w:rsidP="00034217">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>A) Виключно у штаб-квартирі Національного банку України;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00034217" w:rsidRPr="00CB791D" w:rsidRDefault="00034217" w:rsidP="00034217">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) У хмарних сховищах без прив'язки до географічного розташування;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00034217" w:rsidRPr="00CB791D" w:rsidRDefault="00034217" w:rsidP="00034217">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) У депозитаріях міжнародних розрахункових організацій;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00034217" w:rsidRPr="00CB791D" w:rsidRDefault="00034217" w:rsidP="00034217">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) У будь-якій країні Європейського Союзу за вибором банку;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00034217" w:rsidP="00034217">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>E) На території України (за винятком резервних копій у зашифрованому вигляді).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00564A92" w:rsidP="00564A92">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Чим відрізняється операційний час від операційного дня банку?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00564A92" w:rsidRPr="00CB791D" w:rsidRDefault="00564A92" w:rsidP="00564A92">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>A) Операційний час стосується лише міжбанківських переказів у валюті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00564A92" w:rsidRPr="00CB791D" w:rsidRDefault="00564A92" w:rsidP="00564A92">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) Операційний час є довшим за операційний день;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00564A92" w:rsidRPr="00CB791D" w:rsidRDefault="00564A92" w:rsidP="00564A92">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) Операційний час – частина операційного дня, протягом якої приймаються документи на переказ, що мають бути виконані цим банком протягом того ж дня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00564A92" w:rsidRPr="00CB791D" w:rsidRDefault="00564A92" w:rsidP="00564A92">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Г) Операційний день – це час роботи цілодобових </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>банкоматів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> банку;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00564A92" w:rsidP="00564A92">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>E) Операційний день встановлюється НБУ, а операційний час – урядом.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00BE5477" w:rsidP="00BE5477">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Яка з наведених вимог НЕ є обов'язковим елементом ідентифікації банківської операції?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE5477" w:rsidRPr="00CB791D" w:rsidRDefault="00BE5477" w:rsidP="00BE5477">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>A) Визначення відповідальних виконавців за ініціювання та контроль;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE5477" w:rsidRPr="00CB791D" w:rsidRDefault="00BE5477" w:rsidP="00BE5477">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) Номер, дата договору та конкретні строки операції;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE5477" w:rsidRPr="00CB791D" w:rsidRDefault="00BE5477" w:rsidP="00BE5477">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) Тип операції та дані про контрагента;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE5477" w:rsidRPr="00CB791D" w:rsidRDefault="00BE5477" w:rsidP="00BE5477">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) Особисті політичні уподобання контрагента;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00BE5477" w:rsidP="00BE5477">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>E) Зміст операції та вказівка первинних документів</w:t>
+            </w:r>
+            <w:r w:rsidR="002F04C2" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="002F04C2" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Як класифікуються банківські операції за функціональним призначенням?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002F04C2" w:rsidRPr="00CB791D" w:rsidRDefault="002F04C2" w:rsidP="002F04C2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>A) Готівкові, безготівкові, змішані, валютні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F04C2" w:rsidRPr="00CB791D" w:rsidRDefault="002F04C2" w:rsidP="002F04C2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) Балансові, позабалансові, меморіальні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F04C2" w:rsidRPr="00CB791D" w:rsidRDefault="002F04C2" w:rsidP="002F04C2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В) </w:t>
+            </w:r>
+            <w:r w:rsidR="00E7191E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Законні, неза</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>конні, нейтральні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F04C2" w:rsidRPr="00CB791D" w:rsidRDefault="002F04C2" w:rsidP="002F04C2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Г) Операції з формування капіталу, ресурсів, розміщення ресурсів та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>комісійно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>-посередницькі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="002F04C2" w:rsidP="002F04C2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>E) Короткострокові, середньострокові, безстрокові.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AC1520" w:rsidRPr="00CB791D" w:rsidRDefault="00AC1520" w:rsidP="00AC1520">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Яка головна особливість позабалансових банківських операцій?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC1520" w:rsidRPr="00CB791D" w:rsidRDefault="00AC1520" w:rsidP="00AC1520">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>A) Вони проводяться виключно у іноземній валюті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC1520" w:rsidRPr="00CB791D" w:rsidRDefault="00AC1520" w:rsidP="00AC1520">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) Вони тимчасово не відображають руху коштів і розміщуються за позабалансовими рахунками до настання певних умов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC1520" w:rsidRPr="00CB791D" w:rsidRDefault="00AC1520" w:rsidP="00AC1520">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) Вони відображають рух готівки у касі банку;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC1520" w:rsidRPr="00CB791D" w:rsidRDefault="00AC1520" w:rsidP="00AC1520">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) Вони здійснюються виключно між банківською установою та регулятором;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00AC1520" w:rsidP="00AC1520">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>E) Вони не потребують документування та внутрішнього контролю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="002348B7" w:rsidP="002348B7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Які операції відносять до внутрішньобанківських за суб'єктами їх проведення?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002348B7" w:rsidRPr="00CB791D" w:rsidRDefault="002348B7" w:rsidP="002348B7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>A) Залучення депозитів від суб'єктів господарювання;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002348B7" w:rsidRPr="00CB791D" w:rsidRDefault="002348B7" w:rsidP="002348B7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) Операції з надання позик іншим комерційним банкам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002348B7" w:rsidRPr="00CB791D" w:rsidRDefault="002348B7" w:rsidP="002348B7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) Отримання кредитів рефінансування від НБУ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002348B7" w:rsidRPr="00CB791D" w:rsidRDefault="002348B7" w:rsidP="002348B7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Г</w:t>
             </w:r>
-            <w:r w:rsidR="000A4198" w:rsidRPr="00D0649B">
-[...73 lines deleted...]
-              <w:t xml:space="preserve"> всі відповіді правильні.</w:t>
+            <w:r w:rsidR="003F1641" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Розрахунки з персоналом банку та операції з основними засобами</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1641" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="002348B7" w:rsidP="003F1641">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1641" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Операції з купівлі-продажу валюти за дорученням клієнтів</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1641" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="002B3B73" w:rsidP="002B3B73">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Яка послідовність етапів здійснення банківських операцій є правильною?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B3B73" w:rsidRPr="00CB791D" w:rsidRDefault="002B3B73" w:rsidP="002B3B73">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>A) Виконання операції -&gt; Підготовчий етап -&gt; Звітність НБУ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002B3B73" w:rsidRPr="00CB791D" w:rsidRDefault="002B3B73" w:rsidP="002B3B73">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) Архівне зберігання -&gt; Реєстрація договору -&gt; Оплата комісії;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002B3B73" w:rsidRPr="00CB791D" w:rsidRDefault="002B3B73" w:rsidP="002B3B73">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) Підготовчий етап -&gt; Виконання операції -&gt; Відображення в обліку та контроль;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002B3B73" w:rsidRPr="00CB791D" w:rsidRDefault="002B3B73" w:rsidP="002B3B73">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) Бухгалтерський облік -&gt; Підготовчий етап -&gt; Виконання операції;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="002B3B73" w:rsidP="002B3B73">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>E) Внутрішній аудит -&gt; Перевірка НБУ -&gt; Укладення угоди.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="009C14BF" w:rsidP="009C14BF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Яка з наведених характеристик є основною рисою банківської послуги?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C14BF" w:rsidRPr="00CB791D" w:rsidRDefault="009C14BF" w:rsidP="009C14BF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>A) Обов’язкова виплата відсотків клієнту з боку банку;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009C14BF" w:rsidRPr="00CB791D" w:rsidRDefault="009C14BF" w:rsidP="009C14BF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) Фізична невідчутність та відсутність вимоги щодо формування додаткових резервів;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009C14BF" w:rsidRPr="00CB791D" w:rsidRDefault="009C14BF" w:rsidP="009C14BF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) Можливість зберігання на складі банку протягом тривалого часу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009C14BF" w:rsidRPr="00CB791D" w:rsidRDefault="009C14BF" w:rsidP="009C14BF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) Придатність до транспортування між філіями без застосування зв`язку;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="009C14BF" w:rsidP="009C14BF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>E) Наявність матеріально-речової форми.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00A92467" w:rsidP="00A92467">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>До якої групи банківських послуг за відношенням до функції перерозподілу ресурсів належить послуга з відкриття кредитної лінії?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A92467" w:rsidRPr="00CB791D" w:rsidRDefault="00A92467" w:rsidP="00A92467">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>A) Трастові послуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A92467" w:rsidRPr="00CB791D" w:rsidRDefault="00A92467" w:rsidP="00A92467">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б. Інвестиційні послуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A92467" w:rsidRPr="00CB791D" w:rsidRDefault="00A92467" w:rsidP="00A92467">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) Послуги, пов’язані з процентними операціями (для позичальників);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A92467" w:rsidRPr="00CB791D" w:rsidRDefault="00A92467" w:rsidP="00A92467">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г. Комісійні послуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00A92467" w:rsidP="00A92467">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Consulting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>-послуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F40F24" w:rsidRPr="00CB791D" w:rsidRDefault="00F40F24" w:rsidP="00F40F24">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Яка з наведених послуг належить до комісійних послуг банку?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F40F24" w:rsidRPr="00CB791D" w:rsidRDefault="00F40F24" w:rsidP="00F40F24">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>A) Автоматичне погашення процентів за кредитом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F40F24" w:rsidRPr="00CB791D" w:rsidRDefault="00F40F24" w:rsidP="00F40F24">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) Залучення коштів на строковий вклад;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F40F24" w:rsidRPr="00CB791D" w:rsidRDefault="00F40F24" w:rsidP="00F40F24">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) Нарахування відсотків на депозити;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F40F24" w:rsidRPr="00CB791D" w:rsidRDefault="00F40F24" w:rsidP="00F40F24">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Г) Надання в оренду індивідуальних банківських сейфів;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00F40F24" w:rsidP="00F40F24">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>E) Надання міжбанківського кредиту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00936511" w:rsidP="00936511">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Чому розрахунково-касове обслуговування (РКО) вважають специфічним видом банківської послуги?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00936511" w:rsidRPr="00CB791D" w:rsidRDefault="00936511" w:rsidP="00936511">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>А) Вночі вона надається безкоштовно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00936511" w:rsidRPr="00CB791D" w:rsidRDefault="00936511" w:rsidP="00936511">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) Вона регулюється цивільним, а не банківським законодавством;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00936511" w:rsidRPr="00CB791D" w:rsidRDefault="00936511" w:rsidP="00936511">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) Вона не вимагає використання банківських рахунків;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00936511" w:rsidRPr="00CB791D" w:rsidRDefault="00936511" w:rsidP="00936511">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) Вона здійснюється виключно в іноземній валюті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00936511" w:rsidP="00936511">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>E) Вона поєднує в собі риси як процентних, так і комісійних послуг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00931B62" w:rsidP="00931B62">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Що в сучасній науковій та практичній літературі ототожнюється з поняттям «нетрадиційні банківські послуги»?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00931B62" w:rsidRPr="00CB791D" w:rsidRDefault="00931B62" w:rsidP="00931B62">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>А) Інноваційні продуктові та технологічні рішення (інтернет-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>банкінг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, мобільний </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>банкінг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00931B62" w:rsidRPr="00CB791D" w:rsidRDefault="00931B62" w:rsidP="00931B62">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) Надання письмових довідок про стан рахунку поштою;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00931B62" w:rsidRPr="00CB791D" w:rsidRDefault="00931B62" w:rsidP="00931B62">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) Класичне касове обслуговування у відділенні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00931B62" w:rsidRPr="00CB791D" w:rsidRDefault="00931B62" w:rsidP="00931B62">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) Прийом векселів на інкасо у паперовій формі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00931B62" w:rsidP="00931B62">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E) Видача готівки через касира банку за </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>чеком</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="0015474E" w:rsidP="0015474E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Яка з переваг є визначальною для послуг банківського самообслуговування (через термінали, інтернет)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0015474E" w:rsidRPr="00CB791D" w:rsidRDefault="0015474E" w:rsidP="0015474E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>A) Підвищення ефективності та перекладення частини операційних функцій на клієнта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0015474E" w:rsidRPr="00CB791D" w:rsidRDefault="0015474E" w:rsidP="0015474E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) Повне скасування процедур фінансового моніторингу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0015474E" w:rsidRPr="00CB791D" w:rsidRDefault="0015474E" w:rsidP="0015474E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) Повна відсутність потреби у комп'ютерних мережах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0015474E" w:rsidRPr="00CB791D" w:rsidRDefault="0015474E" w:rsidP="0015474E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) Збільшення кількості штатного персоналу у відділеннях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="0015474E" w:rsidP="0015474E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>E) Збільшення операційного часу працівника каси.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00F1619E" w:rsidP="00F1619E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>На відміну від банківської послуги, яку головну відмінну рису має банківський продукт?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F1619E" w:rsidRPr="00CB791D" w:rsidRDefault="00F1619E" w:rsidP="00F1619E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>A) Банківський продукт є різновидом традиційного матеріального товару;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F1619E" w:rsidRPr="00CB791D" w:rsidRDefault="00F1619E" w:rsidP="00F1619E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+            <w:r w:rsidR="00080130" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Банківський продукт не потребує розробки технологічних правил</w:t>
+            </w:r>
+            <w:r w:rsidR="00080130" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F1619E" w:rsidRPr="00CB791D" w:rsidRDefault="00F1619E" w:rsidP="00F1619E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r w:rsidR="00080130" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Банківський продукт надається виключно суб'єктам публічного права</w:t>
+            </w:r>
+            <w:r w:rsidR="00080130" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F1619E" w:rsidRPr="00CB791D" w:rsidRDefault="00F1619E" w:rsidP="00F1619E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г</w:t>
+            </w:r>
+            <w:r w:rsidR="00080130" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Банківський продукт має відчутну форму (стандартизовані процедури, комплекси, документи)</w:t>
+            </w:r>
+            <w:r w:rsidR="00080130" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00F1619E" w:rsidP="00080130">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00080130" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Банківський продукт не супроводжується ризиками</w:t>
+            </w:r>
+            <w:r w:rsidR="00080130" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00E83ACE" w:rsidP="00E83ACE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Яке специфічне макроекономічне явище виникає внаслідок виготовлення банківського продукту у процесі надання позик клієнтам?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F3928" w:rsidRPr="00CB791D" w:rsidRDefault="00E83ACE" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A) </w:t>
+            </w:r>
+            <w:r w:rsidR="001F3928" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зниження швидкості обігу готівкових грошей</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F3928" w:rsidRPr="00CB791D" w:rsidRDefault="00E83ACE" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Б) </w:t>
+            </w:r>
+            <w:r w:rsidR="001F3928" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Повна </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001F3928" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>заморозка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001F3928" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ліквідності суб'єктів господарювання</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F3928" w:rsidRPr="00CB791D" w:rsidRDefault="001F3928" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83ACE" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Створення безготівкових платіжних засобів у процесі депозитної емісії (збільшення грошової маси)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83ACE" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F3928" w:rsidRPr="00CB791D" w:rsidRDefault="00E83ACE" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Г) </w:t>
+            </w:r>
+            <w:r w:rsidR="001F3928" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зменшення сукупного попиту в економіці</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00E83ACE" w:rsidP="00E83ACE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E) </w:t>
+            </w:r>
+            <w:r w:rsidR="001F3928" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Фізичний випуск банкнот та монет в обіг</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00503A55" w:rsidP="00503A55">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Що є прикладом нелімітованого банківського продукту?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F3928" w:rsidRPr="00CB791D" w:rsidRDefault="001F3928" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00791BC2" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Випуск платіжних карток та відкриття поточних рахунків</w:t>
+            </w:r>
+            <w:r w:rsidR="00791BC2" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F3928" w:rsidRPr="00CB791D" w:rsidRDefault="001F3928" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+            <w:r w:rsidR="00791BC2" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Спеціальна синдикована кредитна угода</w:t>
+            </w:r>
+            <w:r w:rsidR="00791BC2" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F3928" w:rsidRPr="00CB791D" w:rsidRDefault="001F3928" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r w:rsidR="00791BC2" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Квота на купівлю дорогоцінних металів</w:t>
+            </w:r>
+            <w:r w:rsidR="00791BC2" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F3928" w:rsidRPr="00CB791D" w:rsidRDefault="001F3928" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г</w:t>
+            </w:r>
+            <w:r w:rsidR="00791BC2" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Облігації власного боргу банку на фіксовану суму</w:t>
+            </w:r>
+            <w:r w:rsidR="00791BC2" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00791BC2" w:rsidP="00791BC2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E) </w:t>
+            </w:r>
+            <w:r w:rsidR="001F3928" w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Випуск акцій комерційного банку</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="00791BC2" w:rsidP="00791BC2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Що обов'язково має передувати впровадженню нового банківського продукту </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>згідно з нормами регулятора?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F3928" w:rsidRPr="00CB791D" w:rsidRDefault="001F3928" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>A) Публікація фінансової звітності в іноземних ЗМІ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F3928" w:rsidRPr="00CB791D" w:rsidRDefault="001F3928" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) Визначення мети, підготовка нормативної бази, оцінка ризиків/прибутковості та затвердження керівником;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F3928" w:rsidRPr="00CB791D" w:rsidRDefault="001F3928" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>В) Зниження процентних ставок за всіма кредитами до нуля;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F3928" w:rsidRPr="00CB791D" w:rsidRDefault="001F3928" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) Повна виплата всіх залучених раніше міжбанківських кредитів;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="001F3928" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>E) Отримання письмової згоди від усіх діючих клієнтів банку.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidTr="000C28C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="005D601D" w:rsidP="000A4198">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="001F3928" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Що з наведеного є обов'язковою умовою для захисту інформації під час передавання даних про банківські операції контрагентів?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5948" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F3928" w:rsidRPr="00CB791D" w:rsidRDefault="001F3928" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>A) Обов'язкове роздрукування кожного повідомлення на папері та відправка кур'єром;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F3928" w:rsidRPr="00CB791D" w:rsidRDefault="001F3928" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Б) Передавання інформації відповідними каналами зв'язку тільки в зашифрованому вигляді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F3928" w:rsidRPr="00CB791D" w:rsidRDefault="001F3928" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В) Розміщення даних на публічних серверах соціальних мереж;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F3928" w:rsidRPr="00CB791D" w:rsidRDefault="001F3928" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Г) Узгодження кожного повідомлення з міжнародними аудиторами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D601D" w:rsidRPr="00CB791D" w:rsidRDefault="001F3928" w:rsidP="001F3928">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB791D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>E) Передача даних у відкритому текстовому вигляді через електронну пошту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00CE2F97" w:rsidRPr="000A4198" w:rsidRDefault="00CE2F97" w:rsidP="000A4198">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="n49"/>
       <w:bookmarkStart w:id="2" w:name="n51"/>
       <w:bookmarkStart w:id="3" w:name="n52"/>
       <w:bookmarkStart w:id="4" w:name="n54"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:sectPr w:rsidR="00CE2F97" w:rsidRPr="000A4198">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="1CCE335A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="792E37C8"/>
+    <w:lvl w:ilvl="0" w:tplc="04190015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="4D0741A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2862262"/>
+    <w:lvl w:ilvl="0" w:tplc="CCEC3550">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="775E1AF8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF50E8B2"/>
+    <w:lvl w:ilvl="0" w:tplc="B3A8CDF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="116"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA2EEC"/>
+    <w:rsid w:val="00034217"/>
+    <w:rsid w:val="00080130"/>
     <w:rsid w:val="000A4198"/>
     <w:rsid w:val="000A4D4C"/>
     <w:rsid w:val="000C28C4"/>
+    <w:rsid w:val="00137EB4"/>
+    <w:rsid w:val="0015474E"/>
     <w:rsid w:val="00182FDF"/>
+    <w:rsid w:val="00183C7C"/>
+    <w:rsid w:val="001F3928"/>
     <w:rsid w:val="002038B0"/>
+    <w:rsid w:val="002348B7"/>
     <w:rsid w:val="002B078F"/>
+    <w:rsid w:val="002B3B73"/>
+    <w:rsid w:val="002F04C2"/>
     <w:rsid w:val="003C1C08"/>
+    <w:rsid w:val="003F1641"/>
     <w:rsid w:val="003F7BCC"/>
     <w:rsid w:val="0047293F"/>
     <w:rsid w:val="0047508D"/>
     <w:rsid w:val="00475C8E"/>
+    <w:rsid w:val="004877C1"/>
     <w:rsid w:val="004D326E"/>
+    <w:rsid w:val="004D5118"/>
     <w:rsid w:val="004D526F"/>
+    <w:rsid w:val="00503A55"/>
+    <w:rsid w:val="00564A92"/>
     <w:rsid w:val="005A2F51"/>
+    <w:rsid w:val="005D601D"/>
     <w:rsid w:val="006128D3"/>
     <w:rsid w:val="006164FD"/>
     <w:rsid w:val="0066788C"/>
     <w:rsid w:val="006850AD"/>
     <w:rsid w:val="006F6572"/>
     <w:rsid w:val="00711ACC"/>
+    <w:rsid w:val="007331CB"/>
+    <w:rsid w:val="00791BC2"/>
     <w:rsid w:val="007E3915"/>
     <w:rsid w:val="00803D31"/>
     <w:rsid w:val="00877087"/>
     <w:rsid w:val="008A4D58"/>
     <w:rsid w:val="00920142"/>
+    <w:rsid w:val="00926E4E"/>
+    <w:rsid w:val="00931B62"/>
+    <w:rsid w:val="00936511"/>
+    <w:rsid w:val="00953027"/>
     <w:rsid w:val="00973D75"/>
+    <w:rsid w:val="009C14BF"/>
     <w:rsid w:val="009C5C22"/>
     <w:rsid w:val="00A20878"/>
     <w:rsid w:val="00A27E20"/>
     <w:rsid w:val="00A47EFB"/>
     <w:rsid w:val="00A625FB"/>
+    <w:rsid w:val="00A92467"/>
+    <w:rsid w:val="00AC1520"/>
     <w:rsid w:val="00AD069D"/>
+    <w:rsid w:val="00AF745C"/>
     <w:rsid w:val="00B25071"/>
     <w:rsid w:val="00B25F58"/>
     <w:rsid w:val="00B43B07"/>
     <w:rsid w:val="00B56D5B"/>
     <w:rsid w:val="00B57FC0"/>
     <w:rsid w:val="00B670C2"/>
     <w:rsid w:val="00BD0E14"/>
+    <w:rsid w:val="00BE5477"/>
     <w:rsid w:val="00C242D5"/>
     <w:rsid w:val="00C418B0"/>
     <w:rsid w:val="00C45142"/>
     <w:rsid w:val="00C832D3"/>
     <w:rsid w:val="00C92FCB"/>
     <w:rsid w:val="00CA2EEC"/>
+    <w:rsid w:val="00CB791D"/>
     <w:rsid w:val="00CE2F97"/>
     <w:rsid w:val="00D0649B"/>
     <w:rsid w:val="00D30372"/>
     <w:rsid w:val="00D50A6B"/>
     <w:rsid w:val="00D62F03"/>
     <w:rsid w:val="00D703D5"/>
     <w:rsid w:val="00D775CF"/>
     <w:rsid w:val="00E43A84"/>
+    <w:rsid w:val="00E7191E"/>
     <w:rsid w:val="00E744B3"/>
+    <w:rsid w:val="00E83ACE"/>
+    <w:rsid w:val="00F1619E"/>
+    <w:rsid w:val="00F40F24"/>
     <w:rsid w:val="00FC6908"/>
     <w:rsid w:val="00FF0F8C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -5777,51 +8461,50 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rvps2">
     <w:name w:val="rvps2"/>
@@ -5904,50 +8587,61 @@
     <w:link w:val="HTML"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00711ACC"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Знак Знак Знак"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00B25F58"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00137EB4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="42676870">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="437718537">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -6021,51 +8715,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1522360228">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6289,70 +8983,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>10168</Characters>
+  <Pages>9</Pages>
+  <Words>2980</Words>
+  <Characters>16988</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>84</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>141</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11928</CharactersWithSpaces>
+  <CharactersWithSpaces>19929</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>