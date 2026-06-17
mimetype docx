--- v0 (2025-12-04)
+++ v1 (2026-06-17)
@@ -436,51 +436,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E47E0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18097826" w14:textId="77777777" w:rsidR="00986766" w:rsidRPr="007E47E0" w:rsidRDefault="00986766" w:rsidP="00986766">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E531568" w14:textId="5CA62358" w:rsidR="009144E7" w:rsidRPr="007E47E0" w:rsidRDefault="00986766" w:rsidP="00206665">
+    <w:p w14:paraId="3E531568" w14:textId="0E1E85CC" w:rsidR="009144E7" w:rsidRPr="007E47E0" w:rsidRDefault="00986766" w:rsidP="00206665">
       <w:pPr>
         <w:ind w:left="142" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E47E0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Ми,</w:t>
       </w:r>
       <w:r w:rsidR="00C807F4" w:rsidRPr="007E47E0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -678,73 +678,57 @@
       </w:r>
       <w:r w:rsidR="00C807F4" w:rsidRPr="007E47E0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E47E0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ректора</w:t>
       </w:r>
       <w:r w:rsidR="00C807F4" w:rsidRPr="007E47E0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F25AD" w:rsidRPr="007E47E0">
-[...21 lines deleted...]
-        <w:t>В.В.</w:t>
+      <w:r w:rsidR="001158E3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Олійник О.В.</w:t>
       </w:r>
       <w:r w:rsidR="00C807F4" w:rsidRPr="007E47E0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E47E0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ді</w:t>
       </w:r>
       <w:r w:rsidR="00811BA3" w:rsidRPr="007E47E0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ючи</w:t>
       </w:r>
@@ -2169,100 +2153,86 @@
           </w:tcPr>
           <w:p w14:paraId="05519C3C" w14:textId="77777777" w:rsidR="002E0F08" w:rsidRPr="007E47E0" w:rsidRDefault="002E0F08" w:rsidP="00FD3994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E47E0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26E34A51" w14:textId="1D6B2FA7" w:rsidR="00F729EA" w:rsidRPr="007E47E0" w:rsidRDefault="00096CE5" w:rsidP="00CF233D">
+          <w:p w14:paraId="26E34A51" w14:textId="4261776A" w:rsidR="00F729EA" w:rsidRPr="007E47E0" w:rsidRDefault="00DD2DD0" w:rsidP="00CF233D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF233D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>27</w:t>
+              <w:t xml:space="preserve">J8 </w:t>
             </w:r>
-            <w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00096CE5" w:rsidRPr="00CF233D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>«</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF233D">
+            <w:r w:rsidR="00096CE5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Автомобільний транспорт</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF233D">
+            <w:r w:rsidR="00096CE5" w:rsidRPr="00CF233D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78A6D8D1" w14:textId="0CE2B0FE" w:rsidR="00986766" w:rsidRPr="00492DAE" w:rsidRDefault="00492DAE" w:rsidP="00C807F4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5098,80 +5068,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC03F1" w:rsidRPr="007E47E0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>умови</w:t>
       </w:r>
       <w:r w:rsidR="00D76C49" w:rsidRPr="007E47E0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CC03F1" w:rsidRPr="007E47E0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidR="007A6036" w:rsidRPr="007E47E0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>відсут</w:t>
-[...10 lines deleted...]
-        <w:t>ні</w:t>
+        <w:t>відсутні</w:t>
       </w:r>
       <w:r w:rsidR="00CC03F1" w:rsidRPr="007E47E0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A6251E" w14:textId="77777777" w:rsidR="009144E7" w:rsidRPr="007E47E0" w:rsidRDefault="009144E7" w:rsidP="00D76C49">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1056"/>
         </w:tabs>
         <w:ind w:firstLine="540"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -6408,213 +6366,213 @@
         <w:t>основі.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68671C65" w14:textId="77777777" w:rsidR="00CC03F1" w:rsidRPr="007E47E0" w:rsidRDefault="00CC03F1" w:rsidP="00D76C49">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1210"/>
         </w:tabs>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E47E0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD44B4" w:rsidRPr="007E47E0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E47E0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C807F4" w:rsidRPr="007E47E0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E47E0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Навчальний</w:t>
+      </w:r>
+      <w:r w:rsidR="00C807F4" w:rsidRPr="007E47E0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E47E0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>заклад</w:t>
+      </w:r>
+      <w:r w:rsidR="00C807F4" w:rsidRPr="007E47E0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E47E0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>зобов'язується</w:t>
+      </w:r>
+      <w:r w:rsidR="00C807F4" w:rsidRPr="007E47E0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E47E0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidR="00C807F4" w:rsidRPr="007E47E0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E47E0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>розголошувати</w:t>
+      </w:r>
+      <w:r w:rsidR="00C807F4" w:rsidRPr="007E47E0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E47E0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>використану</w:t>
+      </w:r>
+      <w:r w:rsidR="00C807F4" w:rsidRPr="007E47E0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E47E0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>інформацію</w:t>
+      </w:r>
+      <w:r w:rsidR="00C807F4" w:rsidRPr="007E47E0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E47E0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2.</w:t>
-[...160 lines deleted...]
-        </w:rPr>
         <w:t>про</w:t>
       </w:r>
       <w:r w:rsidR="00C807F4" w:rsidRPr="007E47E0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E47E0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>діяльність</w:t>
       </w:r>
       <w:r w:rsidR="00C807F4" w:rsidRPr="007E47E0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6877,80 +6835,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E47E0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>умови</w:t>
       </w:r>
       <w:r w:rsidR="00D76C49" w:rsidRPr="007E47E0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E47E0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="007A6036" w:rsidRPr="007E47E0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>відсут</w:t>
-[...10 lines deleted...]
-        <w:t>ні</w:t>
+        <w:t>відсутні</w:t>
       </w:r>
       <w:r w:rsidRPr="007E47E0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D59A146" w14:textId="77777777" w:rsidR="00D76C49" w:rsidRPr="007E47E0" w:rsidRDefault="00D76C49" w:rsidP="00D76C49">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1056"/>
         </w:tabs>
         <w:ind w:firstLine="540"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -8553,60 +8499,58 @@
             </w:r>
             <w:r w:rsidR="00940D68" w:rsidRPr="007E47E0">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ул</w:t>
             </w:r>
             <w:r w:rsidRPr="007E47E0">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00C807F4" w:rsidRPr="007E47E0">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007A6036" w:rsidRPr="007E47E0">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Чуднівська</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00940D68" w:rsidRPr="007E47E0">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00C807F4" w:rsidRPr="007E47E0">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00940D68" w:rsidRPr="007E47E0">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>103</w:t>
             </w:r>
             <w:r w:rsidR="001465ED" w:rsidRPr="007E47E0">
@@ -8800,108 +8744,74 @@
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007E47E0">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>політехніка»</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="435873B6" w14:textId="77777777" w:rsidR="00633DCA" w:rsidRPr="007E47E0" w:rsidRDefault="00633DCA" w:rsidP="00C807F4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="335BE8C1" w14:textId="77777777" w:rsidR="00940D68" w:rsidRPr="007E47E0" w:rsidRDefault="00941055" w:rsidP="00C807F4">
+          <w:p w14:paraId="335BE8C1" w14:textId="028F59AC" w:rsidR="00940D68" w:rsidRPr="007E47E0" w:rsidRDefault="00941055" w:rsidP="00C807F4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007E47E0">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>____________</w:t>
             </w:r>
-            <w:r w:rsidR="00101911" w:rsidRPr="007E47E0">
+            <w:r w:rsidR="001158E3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>В</w:t>
-[...32 lines deleted...]
-              <w:t>ЄВДОКИМОВ</w:t>
+              <w:t>Оксана ОЛІЙНИК</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67FD1392" w14:textId="77777777" w:rsidR="00811BA3" w:rsidRPr="007E47E0" w:rsidRDefault="00811BA3" w:rsidP="00C807F4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72E4B19C" w14:textId="77777777" w:rsidR="00377F6A" w:rsidRPr="007E47E0" w:rsidRDefault="00377F6A" w:rsidP="00C807F4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A7EAB40" w14:textId="77777777" w:rsidR="00377F6A" w:rsidRPr="007E47E0" w:rsidRDefault="00377F6A" w:rsidP="00C807F4">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -9301,94 +9211,92 @@
             </w:r>
             <w:r w:rsidR="00340E7D">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
             <w:r w:rsidR="00C807F4" w:rsidRPr="007E47E0">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007E47E0">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>р.</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="472BE281" w14:textId="700FA70E" w:rsidR="001909BF" w:rsidRPr="000D4B91" w:rsidRDefault="001909BF" w:rsidP="004C401D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="235" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001909BF" w:rsidRPr="000D4B91" w:rsidSect="00141D57">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="709" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6529921B" w14:textId="77777777" w:rsidR="00C6096A" w:rsidRDefault="00C6096A">
+    <w:p w14:paraId="385CC060" w14:textId="77777777" w:rsidR="00F30D22" w:rsidRDefault="00F30D22">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FDC97A7" w14:textId="77777777" w:rsidR="00C6096A" w:rsidRDefault="00C6096A">
+    <w:p w14:paraId="78263A0E" w14:textId="77777777" w:rsidR="00F30D22" w:rsidRDefault="00F30D22">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9406,54 +9314,55 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bodoni MT Black">
     <w:panose1 w:val="02070A03080606020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="08FC7E75" w14:textId="77777777" w:rsidR="007A6036" w:rsidRDefault="007A6036" w:rsidP="00CC03F1">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
@@ -9468,58 +9377,58 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a4"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a4"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="598C05CD" w14:textId="77777777" w:rsidR="007A6036" w:rsidRDefault="007A6036">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69EFAC93" w14:textId="77777777" w:rsidR="00C6096A" w:rsidRDefault="00C6096A">
+    <w:p w14:paraId="0EBBE5F3" w14:textId="77777777" w:rsidR="00F30D22" w:rsidRDefault="00F30D22">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19546E0C" w14:textId="77777777" w:rsidR="00C6096A" w:rsidRDefault="00C6096A">
+    <w:p w14:paraId="694C0647" w14:textId="77777777" w:rsidR="00F30D22" w:rsidRDefault="00F30D22">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="5B84825F" w14:textId="77777777" w:rsidR="00C807F4" w:rsidRPr="00C807F4" w:rsidRDefault="00C807F4" w:rsidP="00C807F4">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="left" w:leader="underscore" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="235" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="uk-UA"/>
       </w:rPr>
@@ -10225,50 +10134,51 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC03F1"/>
     <w:rsid w:val="00061AC8"/>
     <w:rsid w:val="00061EAD"/>
     <w:rsid w:val="00070E9B"/>
     <w:rsid w:val="00072FAB"/>
     <w:rsid w:val="00096CE5"/>
     <w:rsid w:val="000A2B7F"/>
     <w:rsid w:val="000D4B91"/>
     <w:rsid w:val="000E265F"/>
     <w:rsid w:val="00101911"/>
+    <w:rsid w:val="001158E3"/>
     <w:rsid w:val="00141D57"/>
     <w:rsid w:val="00143EE5"/>
     <w:rsid w:val="001465ED"/>
     <w:rsid w:val="00156038"/>
     <w:rsid w:val="001608DF"/>
     <w:rsid w:val="001738A1"/>
     <w:rsid w:val="001851BA"/>
     <w:rsid w:val="001909BF"/>
     <w:rsid w:val="0019394E"/>
     <w:rsid w:val="00195244"/>
     <w:rsid w:val="001D520E"/>
     <w:rsid w:val="001D78A7"/>
     <w:rsid w:val="00206665"/>
     <w:rsid w:val="00230CFC"/>
     <w:rsid w:val="002333CD"/>
     <w:rsid w:val="002368B8"/>
     <w:rsid w:val="00237A93"/>
     <w:rsid w:val="002510B1"/>
     <w:rsid w:val="0027538F"/>
     <w:rsid w:val="002E0F08"/>
     <w:rsid w:val="002F5FCC"/>
     <w:rsid w:val="00316957"/>
     <w:rsid w:val="0032444B"/>
     <w:rsid w:val="00331816"/>
     <w:rsid w:val="00340E7D"/>
@@ -10284,50 +10194,51 @@
     <w:rsid w:val="00415C1D"/>
     <w:rsid w:val="004252C5"/>
     <w:rsid w:val="004333B6"/>
     <w:rsid w:val="00451129"/>
     <w:rsid w:val="00451FB7"/>
     <w:rsid w:val="0045487D"/>
     <w:rsid w:val="00473EE4"/>
     <w:rsid w:val="00492DAE"/>
     <w:rsid w:val="004B3EDB"/>
     <w:rsid w:val="004C401D"/>
     <w:rsid w:val="004D4D4A"/>
     <w:rsid w:val="004E3701"/>
     <w:rsid w:val="004E4F46"/>
     <w:rsid w:val="00505CA1"/>
     <w:rsid w:val="00520D34"/>
     <w:rsid w:val="00531C3C"/>
     <w:rsid w:val="00532569"/>
     <w:rsid w:val="00533B87"/>
     <w:rsid w:val="00535410"/>
     <w:rsid w:val="005413AE"/>
     <w:rsid w:val="00567847"/>
     <w:rsid w:val="00593978"/>
     <w:rsid w:val="005960C7"/>
     <w:rsid w:val="005A11F3"/>
     <w:rsid w:val="005B4BAC"/>
+    <w:rsid w:val="005B69B9"/>
     <w:rsid w:val="005D5A9C"/>
     <w:rsid w:val="005F139B"/>
     <w:rsid w:val="0061256F"/>
     <w:rsid w:val="00616FAF"/>
     <w:rsid w:val="00633DCA"/>
     <w:rsid w:val="00637E35"/>
     <w:rsid w:val="0065513B"/>
     <w:rsid w:val="006650A1"/>
     <w:rsid w:val="00682441"/>
     <w:rsid w:val="00683B0C"/>
     <w:rsid w:val="006A5D2A"/>
     <w:rsid w:val="006B1EF0"/>
     <w:rsid w:val="006B6E07"/>
     <w:rsid w:val="006C4B9F"/>
     <w:rsid w:val="006D452E"/>
     <w:rsid w:val="00711BDA"/>
     <w:rsid w:val="00754857"/>
     <w:rsid w:val="00780177"/>
     <w:rsid w:val="007A6036"/>
     <w:rsid w:val="007B6F19"/>
     <w:rsid w:val="007D169E"/>
     <w:rsid w:val="007E47E0"/>
     <w:rsid w:val="007F62BE"/>
     <w:rsid w:val="00805250"/>
     <w:rsid w:val="00810FC5"/>
@@ -10377,295 +10288,257 @@
     <w:rsid w:val="00C7301F"/>
     <w:rsid w:val="00C807F4"/>
     <w:rsid w:val="00C81293"/>
     <w:rsid w:val="00CA287E"/>
     <w:rsid w:val="00CA53F0"/>
     <w:rsid w:val="00CA6866"/>
     <w:rsid w:val="00CB1D15"/>
     <w:rsid w:val="00CC03F1"/>
     <w:rsid w:val="00CF233D"/>
     <w:rsid w:val="00D06EC3"/>
     <w:rsid w:val="00D1400F"/>
     <w:rsid w:val="00D20E26"/>
     <w:rsid w:val="00D2346C"/>
     <w:rsid w:val="00D3790A"/>
     <w:rsid w:val="00D41607"/>
     <w:rsid w:val="00D6116D"/>
     <w:rsid w:val="00D73D0E"/>
     <w:rsid w:val="00D768FA"/>
     <w:rsid w:val="00D76C49"/>
     <w:rsid w:val="00D8106F"/>
     <w:rsid w:val="00D8284B"/>
     <w:rsid w:val="00D82BBB"/>
     <w:rsid w:val="00DB7092"/>
     <w:rsid w:val="00DC2F77"/>
     <w:rsid w:val="00DD0C8D"/>
+    <w:rsid w:val="00DD2DD0"/>
     <w:rsid w:val="00DD4A99"/>
     <w:rsid w:val="00DE293E"/>
     <w:rsid w:val="00E317BA"/>
     <w:rsid w:val="00E332CE"/>
     <w:rsid w:val="00E4654F"/>
     <w:rsid w:val="00E5115B"/>
     <w:rsid w:val="00E53426"/>
     <w:rsid w:val="00E5793F"/>
     <w:rsid w:val="00E92902"/>
     <w:rsid w:val="00E94FBE"/>
     <w:rsid w:val="00EB00A0"/>
     <w:rsid w:val="00EC7CB0"/>
     <w:rsid w:val="00EE6E6B"/>
     <w:rsid w:val="00EE6FB1"/>
     <w:rsid w:val="00EF7539"/>
     <w:rsid w:val="00F2489C"/>
+    <w:rsid w:val="00F30D22"/>
     <w:rsid w:val="00F54B38"/>
     <w:rsid w:val="00F65282"/>
     <w:rsid w:val="00F729EA"/>
     <w:rsid w:val="00F82C46"/>
     <w:rsid w:val="00FA015C"/>
     <w:rsid w:val="00FB6217"/>
     <w:rsid w:val="00FB7321"/>
     <w:rsid w:val="00FC4AC5"/>
     <w:rsid w:val="00FD3994"/>
     <w:rsid w:val="00FF3E8E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3CA471A3"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...165 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:qFormat="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CC03F1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -10814,229 +10687,189 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Текст у виносці Знак"/>
     <w:link w:val="a8"/>
     <w:rsid w:val="00141D57"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...165 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:qFormat="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CC03F1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -11493,69 +11326,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2623</Words>
-  <Characters>1496</Characters>
+  <Words>2619</Words>
+  <Characters>1494</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4111</CharactersWithSpaces>
+  <CharactersWithSpaces>4105</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nata</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>