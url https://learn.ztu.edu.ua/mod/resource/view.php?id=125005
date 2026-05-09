--- v0 (2025-10-25)
+++ v1 (2026-05-09)
@@ -1,53 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00EE50F0" w:rsidRDefault="00D02386">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ДОГОВІР № ____</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE50F0" w:rsidRDefault="00D02386">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -221,74 +220,88 @@
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EE50F0" w:rsidRDefault="00D02386">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5136"/>
         </w:tabs>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ми, що нижче підписалися, з однієї сторони Державний університет «Житомирська політехніка», в особі ректора Євдокимова В.В., діючи на підставі Статуту Державного університету «Житомирська політехніка»</w:t>
+        <w:t>Ми, що нижче підписалися, з однієї сторони Державний університет «Житомирська політехніка», в особі ректора</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2151">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2151">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Олійник О.В.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, діючи на підставі Статуту Державного університету «Житомирська політехніка»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">і, </w:t>
-[...8 lines deleted...]
-        <w:t>з іншої сторони __________________________</w:t>
+        <w:t>і, з іншої сторони __________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE50F0" w:rsidRDefault="00D02386">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5136"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE50F0" w:rsidRDefault="00D02386">
@@ -1122,69 +1135,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.8. Надавати студентам можливість збору інформації для курсових та дипломних робіт за результатами діяльності підприємства, яка не є комерційною таємницею, на підставі направлень кафедр.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE50F0" w:rsidRDefault="00D02386">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1210"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.9. Додаткові </w:t>
-[...17 lines deleted...]
-        <w:t>дсутні____________________________</w:t>
+        <w:t>1.9. Додаткові умови___________Відсутні____________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE50F0" w:rsidRDefault="00D02386">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1056"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. Вищий навчальний заклад зобов’язується:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE50F0" w:rsidRDefault="00D02386">
       <w:pPr>
@@ -1329,69 +1324,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.5. Навчальний заклад зобов'язується не розголошувати використану інформацію про діяльність підприємства через знищення курсових, дипломних робіт та звітів у встановленому порядку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE50F0" w:rsidRDefault="00D02386">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1210"/>
           <w:tab w:val="left" w:pos="9639"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.6. Додаткові </w:t>
-[...17 lines deleted...]
-        <w:t>дсутні_______________________</w:t>
+        <w:t>2.6. Додаткові умови_________відсутні_______________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE50F0" w:rsidRDefault="00D02386">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1056"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1604,67 +1581,51 @@
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>«Житомирська політехніка»:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE50F0" w:rsidRDefault="00D02386">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">вул. </w:t>
-[...15 lines deleted...]
-              <w:t>, 103,</w:t>
+              <w:t>вул. Чуднівська, 103,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE50F0" w:rsidRDefault="00D02386">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>м. Житомир, 10005</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE50F0" w:rsidRDefault="00D02386">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
@@ -1720,63 +1681,63 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE50F0" w:rsidRDefault="003F69E5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>_________</w:t>
             </w:r>
             <w:r w:rsidR="00D02386">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00812729">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">ЄВДОКИМОВ </w:t>
+            <w:r w:rsidR="006B2151">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Оксана ОЛІЙНИК</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE50F0" w:rsidRDefault="00EE50F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE50F0" w:rsidRDefault="00EE50F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE50F0" w:rsidRDefault="00EE50F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
@@ -2027,123 +1988,123 @@
                 <w:szCs w:val="26"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>___</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> р.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EE50F0" w:rsidRDefault="00EE50F0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EE50F0">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="709" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F45ED1" w:rsidRDefault="00F45ED1">
+    <w:p w:rsidR="00683CC2" w:rsidRDefault="00683CC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F45ED1" w:rsidRDefault="00F45ED1">
+    <w:p w:rsidR="00683CC2" w:rsidRDefault="00683CC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00EE50F0" w:rsidRDefault="00D02386">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -2163,159 +2124,159 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00EE50F0" w:rsidRDefault="00EE50F0">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F45ED1" w:rsidRDefault="00F45ED1">
+    <w:p w:rsidR="00683CC2" w:rsidRDefault="00683CC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F45ED1" w:rsidRDefault="00F45ED1">
+    <w:p w:rsidR="00683CC2" w:rsidRDefault="00683CC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00EE50F0" w:rsidRDefault="00D02386">
     <w:pPr>
       <w:widowControl/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008D5CF5">
+    <w:r w:rsidR="006B2151">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00EE50F0" w:rsidRDefault="00EE50F0">
     <w:pPr>
       <w:widowControl/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="52071342"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="09B60BE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -2365,630 +2326,516 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE50F0"/>
     <w:rsid w:val="00034154"/>
     <w:rsid w:val="000B5DB4"/>
     <w:rsid w:val="0011374A"/>
     <w:rsid w:val="0020776C"/>
     <w:rsid w:val="00211F4E"/>
     <w:rsid w:val="002A4DCD"/>
     <w:rsid w:val="00343627"/>
     <w:rsid w:val="00370CC1"/>
     <w:rsid w:val="00391283"/>
     <w:rsid w:val="003F69E5"/>
     <w:rsid w:val="004B0651"/>
+    <w:rsid w:val="00683CC2"/>
+    <w:rsid w:val="006B2151"/>
     <w:rsid w:val="006F75F1"/>
     <w:rsid w:val="00707A2C"/>
     <w:rsid w:val="007202E0"/>
     <w:rsid w:val="007A77A4"/>
     <w:rsid w:val="00812729"/>
     <w:rsid w:val="0086734F"/>
     <w:rsid w:val="008D369C"/>
     <w:rsid w:val="008D5CF5"/>
     <w:rsid w:val="00A42808"/>
     <w:rsid w:val="00A544B6"/>
     <w:rsid w:val="00AD24FA"/>
     <w:rsid w:val="00B34B73"/>
     <w:rsid w:val="00B65010"/>
     <w:rsid w:val="00BF486E"/>
     <w:rsid w:val="00D02386"/>
     <w:rsid w:val="00E32D4E"/>
     <w:rsid w:val="00ED44A0"/>
     <w:rsid w:val="00EE50F0"/>
     <w:rsid w:val="00F33BAC"/>
     <w:rsid w:val="00F45ED1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{BA8D6B06-5333-4BF7-A727-C093958C25E7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...486 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
@@ -3143,55 +2990,55 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a6">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3475,65 +3322,65 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2616</Words>
-  <Characters>1492</Characters>
+  <Words>2613</Words>
+  <Characters>1490</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4100</CharactersWithSpaces>
+  <CharactersWithSpaces>4095</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ruslan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>