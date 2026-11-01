--- v0 (2025-10-24)
+++ v1 (2026-11-01)
@@ -1,32 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -440,54 +441,54 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="84" d="100"/>
-          <a:sy n="84" d="100"/>
+          <a:sx n="95" d="100"/>
+          <a:sy n="95" d="100"/>
         </p:scale>
-        <p:origin x="595" y="58"/>
+        <p:origin x="178" y="62"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -717,51 +718,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2022</a:t>
+              <a:t>28.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1055,51 +1056,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2022</a:t>
+              <a:t>28.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1456,51 +1457,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2022</a:t>
+              <a:t>28.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1792,51 +1793,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2022</a:t>
+              <a:t>28.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2112,51 +2113,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2022</a:t>
+              <a:t>28.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2508,51 +2509,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2022</a:t>
+              <a:t>28.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2765,51 +2766,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2022</a:t>
+              <a:t>28.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3027,51 +3028,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2022</a:t>
+              <a:t>28.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3289,51 +3290,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2022</a:t>
+              <a:t>28.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3618,51 +3619,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2022</a:t>
+              <a:t>28.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3941,51 +3942,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2022</a:t>
+              <a:t>28.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4398,51 +4399,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2022</a:t>
+              <a:t>28.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4603,51 +4604,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2022</a:t>
+              <a:t>28.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4780,51 +4781,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2022</a:t>
+              <a:t>28.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5113,51 +5114,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2022</a:t>
+              <a:t>28.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5458,51 +5459,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2022</a:t>
+              <a:t>28.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7579,51 +7580,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="10361612" y="6130437"/>
             <a:ext cx="1146283" cy="370396"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CE965D8C-7ED7-4A25-9C0F-C455DEB3EB2E}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>17.10.2022</a:t>
+              <a:t>28.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="6135808"/>
             <a:ext cx="7619999" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -8196,51 +8197,51 @@
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
@@ -8356,61 +8357,51 @@
             <a:r>
               <a:rPr lang="uk-UA" sz="3600" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Тема 5. Операції банків з обслуговування платіжного обороту</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="3600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>1. </a:t>
-[...9 lines deleted...]
-              <a:t>Сутність безготівкових розрахунків та загальні правила їх організації </a:t>
+              <a:t>1. Сутність безготівкових розрахунків та загальні правила їх організації </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="3600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>2. Порядок відкриття, ведення та закриття рахунків клієнтів банку</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
@@ -16346,51 +16337,71 @@
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Зведена </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>платіжна інструкція повинна містити обов’язкові реквізити платіжної інструкції по кожному отримувачу, які визначені в підпунктах 4, 5, 7, 8 пункту 37 розділу ІІ цієї Інструкції, та загальну суму зведеної платіжної інструкції.</a:t>
+              <a:t>платіжна інструкція повинна містити обов’язкові реквізити платіжної інструкції по кожному отримувачу, які визначені в підпунктах 4, 5, 7, 8 пункту 37 розділу ІІ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Інструкції, та загальну суму зведеної платіжної інструкції.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -17412,57 +17423,57 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="624688" y="561315"/>
-            <a:ext cx="10981855" cy="5694630"/>
+            <a:off x="624688" y="561314"/>
+            <a:ext cx="11090496" cy="5739897"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -17498,50 +17509,574 @@
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>	Податковий агент, який перераховує дохід, з якого згідно з Податковим кодексом України не утримується податок на доходи фізичних осіб, у реквізиті “Призначення платежу” платіжної інструкції зазначає, що дохід не підлягає оподаткуванню.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>	Податковий агент у платіжній інструкції на сплату утриманого податку на доходи фізичних осіб із суми заробітної плати в реквізиті “Призначення платежу” повинен зазначити період, за який заробітна плата нарахована.</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	НПП </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішніх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> документах </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>самостійно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> порядок </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>подання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надсилання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>податковим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> агентом документального </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підтвердження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> про </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сплату</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>утриманого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>податку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на доходи </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фізичних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>осіб</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>із</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заробітної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> плати. НПП </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>платника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>перевіряє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>правильність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нарахування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>своєчасність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сплати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>податковим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> агентом </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>податку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> бюджету.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2578925932"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -17558,570 +18093,90 @@
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
-            <a:r>
-[...508 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Рисунок 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1907757" y="561315"/>
+            <a:ext cx="8415716" cy="5943600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1731569322"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -19138,84 +19193,94 @@
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>отримувача в платіжній інструкції, оформленій в паперовій формі, обов’язково заповнює реквізит “Дата надходження”, засвідчуючи її власноручним підписом уповноваженого працівника надавача платіжних послуг отримувача.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>	НПП </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>НПП </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>платника перевіряє в платіжній інструкції, оформленій отримувачем, заповнення реквізитів </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>платника </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>та наявність згоди платника на виконання платіжної операції</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>	НПП </a:t>
             </a:r>
@@ -24427,51 +24492,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Список використаної літератури:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
@@ -24492,463 +24557,600 @@
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>1. Закон України “Про банки та банківську діяльність” від 7 грудня 2000 р. № 2121.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>2. </a:t>
-[...19 lines deleted...]
-              <a:t>України «Про платіжні послуги» від 30 червня 2021 року, № 1591-IX.</a:t>
+              <a:t>2. Закон України «Про платіжні послуги» від 30 червня 2021 року, № 1591-IX.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
+              <a:t>. Інструкція про порядок регулювання діяльності банків України: Затверджена постановою Правління НБУ від 28.08. 2001 р. № 368.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Інструкції про безготівкові розрахунки в національній валюті користувачів платіжних послуг. Затверджена постановою Правління НБУ від 29 липня 2022 року № 163.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Інструкція про порядок регулювання діяльності банків України: Затверджена постановою Правління НБУ від 28.08. 2001 р. № 368.</a:t>
+              <a:t>Інструкція </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>про порядок відкриття та закриття рахунків користувачам надавачами платіжних послуг з обслуговування рахунків. Затверджена постановою Правління НБУ від 29 липня 2022 року № 162.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>4</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+              <a:t>6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.	Банківська система: навчальний посібник / [Ситник Н.С., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Стасишин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> А.В., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Блащук-Девяткіна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Н.З., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Петик</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Л.О.]; за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. ред. Н. С. Ситник. Львів: ЛНУ імені Івана Франка, 2020.  580 с.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>7. 1Банківська </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>система: підручник / [М. Крупка, Є. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Андрущак</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, Н. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Пайтра</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та ін.]; за ред. д-ра </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>екон</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. наук, проф. М. Крупки. 2-ге вид., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>переробл</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>доповн</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Львів: ЛНУ ім. Івана Франка, 2023. 524 с.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>8. Банківські </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>операції: в схемах, таблицях, коментарях : </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>навч</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. посібник. / уклад.: О.М. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Гладчук</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, І.Я. Ткачук, В.М. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Харабара</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Чернівці: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Чернівец</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
-[...14 lines deleted...]
-            </a:pPr>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нац</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>5</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+              <a:t>. ун-т ім. Ю. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Федьковича</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, 2020. 208 с.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>9. Ушакова </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>О.А. Банківські операції: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>навч</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" dirty="0" smtClean="0">
-[...14 lines deleted...]
-            </a:pPr>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>посіб</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>6</a:t>
-[...263 lines deleted...]
-              <a:t>, О.С. Новак. Житомир : ЖДТУ, 2011. 568 с.</a:t>
+              <a:t>. Рівне: НУВГП, 2021. 226 с.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="779870503"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -25468,71 +25670,61 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624688" y="561315"/>
             <a:ext cx="10981855" cy="5694630"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2200" dirty="0">
-[...9 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>якщо</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>це</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -26674,54 +26866,54 @@
                 <a:lumMod val="98000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="100000" b="100000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Wisp" id="{7CB32D59-10C0-40DD-B7BD-2E94284A981C}" vid="{4F34B87B-9C7A-41AE-A6CB-48536223DFFD}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Wisp</Template>
   <TotalTime></TotalTime>
-  <Words>787</Words>
+  <Words>792</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Широкоэкранный</PresentationFormat>
-  <Paragraphs>271</Paragraphs>
+  <Paragraphs>272</Paragraphs>
   <Slides>53</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>53</vt:i4>
       </vt:variant>